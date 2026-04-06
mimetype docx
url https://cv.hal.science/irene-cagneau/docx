--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,3774 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3722 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Cagneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de décadence dans la littérature allemande (1890-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.205-215. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.19120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations de Schnitzler à la télévision française (1956-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les relations d'Arthur Schnitzler avec la France / Textes réunis par Martine Sforzin et Karl Zieger, 52, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freigesprochen (Peter Payer, 2007) : une réécriture contemporaine de Der jüngste Tag d'Ödön von Horvath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold von Sacher-Masoch et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DECAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2024, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritter et l'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DECAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - Metz, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-gardistes ou outsiders ? Quelques réflexions sur les deux notions dans les avant-gardes littéraires et artistiques européennes (1919-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'outsider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Balutet, Nov 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la Sécession viennoise dans les revues artistiques françaises (1897-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des revues dans les transferts culturels entre l’Autriche et la France XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Université de Strasbourg, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Cagneau; Sylvie Grimm-Hamen; Marc Lacheny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agents des transferts culturels entre la France et l’Autriche aux XIXe et XXe siècles : le rôle des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metz, France. 10, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2020, Forum: Österreich, 978-3-7329-0525-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-garde et création littéraire dans l’espace germanophone de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11w1q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Übersetzungsprozesse im Kontext von Exil und Postmigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2023, Transkulturalität – Translation – Transfer, 978-3-7329-0856-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Olagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions urbaines. Représentations, mémoires, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Olagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ibidem Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et société à Vienne et à Berlin (1900-1914). Discours institutionnels et controverses intellectuelles dans Die Fackel, Die Aktion, Der Sturm, Pan, Die Zukunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2757406762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de Johann Nestroy avec la France, Actes du symposium international organisé par l’Université de Valenciennes et du Hainaut-Cambrésis, 11-12 octobre 2012, Austriaca, n° 75.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacheny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freuden und Leiden des Übersetzens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Baumann; Irène Cagneau; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungsprozesse im Kontext von Exil und Postmigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-136, 2023, Transkulturalität – Translation – Transfer, 978-3-7329-0856-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-gardistes ou outsiders ? Quelques réflexions sur les deux notions dans les avant-gardes européennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Balutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outsider. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-279, 2022, Humana Scientia · La recherche en actes, 978-88-5524-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entrer dans la langue. Hilde Spiel, traductrice entre deux mondes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Amselle; Stephanie Schwerter; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l'expérience migratoire. Perspectives littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9783631870754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions françaises de Leopold von Sacher-Masoch : du réseau d’importation académique à la nébuleuse masochiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Cagneau; Sylvie Grimm-Hamen; Marc Lacheny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l’Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-125, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin in den Zeitschriften Der Sturm und Die Aktion. Von der &amp;quot;Schwellenerfahrung&amp;quot; zur Zersplitterung der Großstadt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Walburga Hülk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauern, Grenzen, Zonen. Geteilte Städte in Literatur und Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInter Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiel im Morgengrauen (1926/27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Abenteuer seines Lebens. Lustspiel in einem Aufzuge (1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol (Einakterfolge, 1889-1893; inkl. Anatols Größenwahn, aus d. Nachlass 1955)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französischen Juristen und die österreichische Strafgesetzgebung im 19. Jahrhundert: Von der einseitigen Bewertung zum gegenseitigen Austausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Zieger; Sigurd Paul Scheichl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Österreichisch-französische Kulturbeziehungen 1867-1938. France-Autriche : leurs relations culturelles de 1867 à 1938</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanistische Reihe Band 78, innsbruck university press et Presses Universitaire de Valenciennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards politiques et diplomatiques sur l’Autriche dans la Revue des Deux Mondes (1867-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Zieger; Sigurd Paul Scheichl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Österreichisch-französische Kulturbeziehungen. 1867-1938. France-Autriche : leurs relations culturelles de 1867 à 1938</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanistische Reihe (Band 78), coédition innsbruck university press, Presses Universitaires de Valenciennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art autrichien dans les revues artistiques françaises (1890-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Molinaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05010514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritter (1867-1955)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold von Sacher-Masoch (1836-1895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rose: L’exposition « Honoré Daumier » à Vienne (1936). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Löbmann: Rudolf Hradil. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lovecky: Lilly Steiner. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Artistes autrichiens en France (XXe siècle). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Bachleitner: Voltaire. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Smola: Robin Christian Andersen. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Senarclens de Grancy: Herbert Eichholzer. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Artistes autrichiens en France (XIXe siècle). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Werner: Existentialisme en Autriche. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Neufert: Wolfgang Paalen. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lovecky: Helene Funke. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Ploder: Heinrich von Geymüller. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Jean Egger. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Hagenbund. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Gerhild Diesner. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Wilfried Kirschl. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremmel, Stefanie/Richter, Julia/Schippel, Larissa (Hg.) : Österreichische Übersetzerinnen und Übersetzer im Exil. Berlin : Frank & Timme 2023. 315 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca n°98. A paraître en 2026.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Böhmisch, Marie-Thérèse Mourey (dir.), Femmes artistes, femmes créatrices. Être artiste au féminin, Cahiers d’Études germaniques n° 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica 73/2023, Ödön von Horváth : écriture dramatique, réécritures, traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.179-181. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.20906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3908,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cagneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03005381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02479154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacqueline Grimm-Hamen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/suchbegriff/Forum%3A%20%C3%96sterreich/verlagsprogramm/irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-entre-la/backPID/suche.html?sword=Forum%253A%2520%25C3%2596sterreich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w1q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Olagnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/divisions-urbaines.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100184400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/outsider-regards-croises/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1297245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03005412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-10-irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-e/backPID/forum-oesterreich-1.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/en/detail/978-3-8253-6728-2/Huelk_Schwerter_Hg_Mauern_Grenzen_Zonen/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783476024480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05010514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981927v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20906" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cagneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03005381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02479154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacqueline Grimm-Hamen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/suchbegriff/Forum%3A%20%C3%96sterreich/verlagsprogramm/irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-entre-la/backPID/suche.html?sword=Forum%253A%2520%25C3%2596sterreich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w1q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Olagnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/divisions-urbaines.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100184400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/outsider-regards-croises/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1297245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03005412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-10-irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-e/backPID/forum-oesterreich-1.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/en/detail/978-3-8253-6728-2/Huelk_Schwerter_Hg_Mauern_Grenzen_Zonen/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783476024480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05010514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20906" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>