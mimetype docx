--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Cagneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de décadence dans la littérature allemande (1890-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.205-215. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.19120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations de Schnitzler à la télévision française (1956-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les relations d'Arthur Schnitzler avec la France / Textes réunis par Martine Sforzin et Karl Zieger, 52, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freigesprochen (Peter Payer, 2007) : une réécriture contemporaine de Der jüngste Tag d'Ödön von Horvath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold von Sacher-Masoch et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DECAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2024, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritter et l'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DECAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - Metz, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-gardistes ou outsiders ? Quelques réflexions sur les deux notions dans les avant-gardes littéraires et artistiques européennes (1919-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'outsider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Balutet, Nov 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la Sécession viennoise dans les revues artistiques françaises (1897-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des revues dans les transferts culturels entre l’Autriche et la France XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Université de Strasbourg, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Cagneau; Sylvie Grimm-Hamen; Marc Lacheny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agents des transferts culturels entre la France et l’Autriche aux XIXe et XXe siècles : le rôle des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metz, France. 10, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2020, Forum: Österreich, 978-3-7329-0525-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-garde et création littéraire dans l’espace germanophone de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11w1q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Übersetzungsprozesse im Kontext von Exil und Postmigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2023, Transkulturalität – Translation – Transfer, 978-3-7329-0856-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Olagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions urbaines. Représentations, mémoires, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Olagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ibidem Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et société à Vienne et à Berlin (1900-1914). Discours institutionnels et controverses intellectuelles dans Die Fackel, Die Aktion, Der Sturm, Pan, Die Zukunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2757406762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de Johann Nestroy avec la France, Actes du symposium international organisé par l’Université de Valenciennes et du Hainaut-Cambrésis, 11-12 octobre 2012, Austriaca, n° 75.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacheny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freuden und Leiden des Übersetzens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Baumann; Irène Cagneau; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungsprozesse im Kontext von Exil und Postmigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-136, 2023, Transkulturalität – Translation – Transfer, 978-3-7329-0856-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-gardistes ou outsiders ? Quelques réflexions sur les deux notions dans les avant-gardes européennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Balutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outsider. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-279, 2022, Humana Scientia · La recherche en actes, 978-88-5524-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entrer dans la langue. Hilde Spiel, traductrice entre deux mondes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Amselle; Stephanie Schwerter; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l'expérience migratoire. Perspectives littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9783631870754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions françaises de Leopold von Sacher-Masoch : du réseau d’importation académique à la nébuleuse masochiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Cagneau; Sylvie Grimm-Hamen; Marc Lacheny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l’Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-125, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin in den Zeitschriften Der Sturm und Die Aktion. Von der &amp;quot;Schwellenerfahrung&amp;quot; zur Zersplitterung der Großstadt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Walburga Hülk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauern, Grenzen, Zonen. Geteilte Städte in Literatur und Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInter Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiel im Morgengrauen (1926/27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Abenteuer seines Lebens. Lustspiel in einem Aufzuge (1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol (Einakterfolge, 1889-1893; inkl. Anatols Größenwahn, aus d. Nachlass 1955)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französischen Juristen und die österreichische Strafgesetzgebung im 19. Jahrhundert: Von der einseitigen Bewertung zum gegenseitigen Austausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Zieger; Sigurd Paul Scheichl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Österreichisch-französische Kulturbeziehungen 1867-1938. France-Autriche : leurs relations culturelles de 1867 à 1938</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanistische Reihe Band 78, innsbruck university press et Presses Universitaire de Valenciennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards politiques et diplomatiques sur l’Autriche dans la Revue des Deux Mondes (1867-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Zieger; Sigurd Paul Scheichl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Österreichisch-französische Kulturbeziehungen. 1867-1938. France-Autriche : leurs relations culturelles de 1867 à 1938</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanistische Reihe (Band 78), coédition innsbruck university press, Presses Universitaires de Valenciennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art autrichien dans les revues artistiques françaises (1890-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Molinaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05010514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritter (1867-1955)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold von Sacher-Masoch (1836-1895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rose: L’exposition « Honoré Daumier » à Vienne (1936). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Löbmann: Rudolf Hradil. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lovecky: Lilly Steiner. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Artistes autrichiens en France (XXe siècle). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Bachleitner: Voltaire. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Smola: Robin Christian Andersen. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Senarclens de Grancy: Herbert Eichholzer. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Artistes autrichiens en France (XIXe siècle). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Werner: Existentialisme en Autriche. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Neufert: Wolfgang Paalen. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lovecky: Helene Funke. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Ploder: Heinrich von Geymüller. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Jean Egger. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Hagenbund. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Gerhild Diesner. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Wilfried Kirschl. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremmel, Stefanie/Richter, Julia/Schippel, Larissa (Hg.) : Österreichische Übersetzerinnen und Übersetzer im Exil. Berlin : Frank & Timme 2023. 315 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca n°98. A paraître en 2026.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Böhmisch, Marie-Thérèse Mourey (dir.), Femmes artistes, femmes créatrices. Être artiste au féminin, Cahiers d’Études germaniques n° 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica 73/2023, Ödön von Horváth : écriture dramatique, réécritures, traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.179-181. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.20906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irène Cagneau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de décadence dans la littérature allemande (1890-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.205-215. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.19120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adaptations de Schnitzler à la télévision française (1956-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les relations d'Arthur Schnitzler avec la France / Textes réunis par Martine Sforzin et Karl Zieger, 52, pp.113-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freigesprochen (Peter Payer, 2007) : une réécriture contemporaine de Der jüngste Tag d'Ödön von Horvath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold von Sacher-Masoch et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DECAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2024, Innsbruck, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritter et l'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop DECAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - Metz, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-gardistes ou outsiders ? Quelques réflexions sur les deux notions dans les avant-gardes littéraires et artistiques européennes (1919-1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'outsider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Balutet, Nov 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la Sécession viennoise dans les revues artistiques françaises (1897-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle des revues dans les transferts culturels entre l’Autriche et la France XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Université de Strasbourg, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Cagneau; Sylvie Grimm-Hamen; Marc Lacheny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agents des transferts culturels entre la France et l’Autriche aux XIXe et XXe siècles : le rôle des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Metz, France. 10, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.268, 2020, Forum: Österreich, 978-3-7329-0525-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-garde et création littéraire dans l’espace germanophone de 1945 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11w1q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Übersetzungsprozesse im Kontext von Exil und Postmigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2023, Transkulturalität – Translation – Transfer, 978-3-7329-0856-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Olagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibidem, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions urbaines. Représentations, mémoires, réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Olagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Schwerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ibidem Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et société à Vienne et à Berlin (1900-1914). Discours institutionnels et controverses intellectuelles dans Die Fackel, Die Aktion, Der Sturm, Pan, Die Zukunft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2757406762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations de Johann Nestroy avec la France, Actes du symposium international organisé par l’Université de Valenciennes et du Hainaut-Cambrésis, 11-12 octobre 2012, Austriaca, n° 75.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lacheny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freuden und Leiden des Übersetzens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Baumann; Irène Cagneau; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Übersetzungsprozesse im Kontext von Exil und Postmigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-136, 2023, Transkulturalität – Translation – Transfer, 978-3-7329-0856-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Avant-gardistes ou outsiders ? Quelques réflexions sur les deux notions dans les avant-gardes européennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Balutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outsider. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">effigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-279, 2022, Humana Scientia · La recherche en actes, 978-88-5524-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entrer dans la langue. Hilde Spiel, traductrice entre deux mondes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Amselle; Stephanie Schwerter; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l'expérience migratoire. Perspectives littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9783631870754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions françaises de Leopold von Sacher-Masoch : du réseau d’importation académique à la nébuleuse masochiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Cagneau; Sylvie Grimm-Hamen; Marc Lacheny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l’Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-125, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin in den Zeitschriften Der Sturm und Die Aktion. Von der &amp;quot;Schwellenerfahrung&amp;quot; zur Zersplitterung der Großstadt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Walburga Hülk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauern, Grenzen, Zonen. Geteilte Städte in Literatur und Film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WInter Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-206, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiel im Morgengrauen (1926/27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Abenteuer seines Lebens. Lustspiel in einem Aufzuge (1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol (Einakterfolge, 1889-1893; inkl. Anatols Größenwahn, aus d. Nachlass 1955)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Jürgensen; Wolfgang Lukas; Michael Scheffel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schnitzler-Handbuch. Leben-Werk-Wirkung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die französischen Juristen und die österreichische Strafgesetzgebung im 19. Jahrhundert: Von der einseitigen Bewertung zum gegenseitigen Austausch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Zieger; Sigurd Paul Scheichl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Österreichisch-französische Kulturbeziehungen 1867-1938. France-Autriche : leurs relations culturelles de 1867 à 1938</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanistische Reihe Band 78, innsbruck university press et Presses Universitaire de Valenciennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Regards politiques et diplomatiques sur l’Autriche dans la Revue des Deux Mondes (1867-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Zieger; Sigurd Paul Scheichl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Österreichisch-französische Kulturbeziehungen. 1867-1938. France-Autriche : leurs relations culturelles de 1867 à 1938</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanistische Reihe (Band 78), coédition innsbruck university press, Presses Universitaires de Valenciennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art autrichien dans les revues artistiques françaises (1890-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto von Thoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition d’art autrichien. Les Trésors de Maximilien (Paris, 1927)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05607097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Molinaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bluwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05010514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ritter (1867-1955)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold von Sacher-Masoch (1836-1895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rose: L’exposition « Honoré Daumier » à Vienne (1936). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Löbmann: Rudolf Hradil. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lovecky: Lilly Steiner. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Artistes autrichiens en France (XXe siècle). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Bachleitner: Voltaire. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Smola: Robin Christian Andersen. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Senarclens de Grancy: Herbert Eichholzer. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Artistes autrichiens en France (XIXe siècle). Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Werner: Existentialisme en Autriche. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Neufert: Wolfgang Paalen. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lovecky: Helene Funke. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Hagenbund. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Jean Egger. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Gerhild Diesner. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Boeckl: Wilfried Kirschl. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Ploder: Heinrich von Geymüller. Traduction d'une notice de dictionnaire en ligne. In: DECAF - Dictionnaire des Echanges Culturels entre l'Autriche et la France / Projet-ANR-22-CE91-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kremmel, Stefanie/Richter, Julia/Schippel, Larissa (Hg.) : Österreichische Übersetzerinnen und Übersetzer im Exil. Berlin : Frank & Timme 2023. 315 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca n°98. A paraître en 2026.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Böhmisch, Marie-Thérèse Mourey (dir.), Femmes artistes, femmes créatrices. Être artiste au féminin, Cahiers d’Études germaniques n° 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Cagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica 73/2023, Ödön von Horváth : écriture dramatique, réécritures, traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.179-181. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.20906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cagneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03005381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02479154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacqueline Grimm-Hamen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/suchbegriff/Forum%3A%20%C3%96sterreich/verlagsprogramm/irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-entre-la/backPID/suche.html?sword=Forum%253A%2520%25C3%2596sterreich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w1q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Olagnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/divisions-urbaines.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100184400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/outsider-regards-croises/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1297245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03005412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-10-irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-e/backPID/forum-oesterreich-1.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/en/detail/978-3-8253-6728-2/Huelk_Schwerter_Hg_Mauern_Grenzen_Zonen/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783476024480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05010514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20906" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056442v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cagneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03005381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02479154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacqueline Grimm-Hamen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/suchbegriff/Forum%3A%20%C3%96sterreich/verlagsprogramm/irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-entre-la/backPID/suche.html?sword=Forum%253A%2520%25C3%2596sterreich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w1q" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rentel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Olagnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibidem.eu/en/divisions-urbaines.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100184400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/737" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04166470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpadver-effigi.com/blog/outsider-regards-croises/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1297245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03005412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-10-irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-e/backPID/forum-oesterreich-1.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/en/detail/978-3-8253-6728-2/Huelk_Schwerter_Hg_Mauern_Grenzen_Zonen/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783476024480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05010514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720119v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.20906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>