--- v0 (2026-03-30)
+++ v1 (2026-05-11)
@@ -234,883 +234,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the social mind: An updated summary of findings from the Vietnam Head Injury Study</w:t>
+                <w:t xml:space="preserve">Replacing the irreplaceable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ryan Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Delikishkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 174, pp.164 - 188. </w:t>
+              <w:t xml:space="preserve">Religion, Brain &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2153599X.2024.2356389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739583v1</w:t>
+                <w:t xml:space="preserve">hal-04856947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion, Brain &amp; Behavior adopts stricter transparency standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Wildman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Brain &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (4), pp.341-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2153599X.2024.2424031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing the irreplaceable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Mckay</w:t>
+                <w:t xml:space="preserve">Studying the social mind: An updated summary of findings from the Vietnam Head Injury Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Cohen-Zimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jabbarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Price</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irene Cristofori</w:t>
+                <w:t xml:space="preserve">Ekaterina Delikishkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, Brain &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.111-118. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.164 - 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2153599X.2024.2356389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04856947v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative neurocognitive model of human relations with supernatural agents, commentary to Balch, Grafman and McNamara</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introducing our new editors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Hoogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bulbulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Shaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Brain &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.49-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2153599X.2022.2143410⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2153599X.2023.2173715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856953v1</w:t>
+                <w:t xml:space="preserve">hal-04856957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing our new editors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An integrative neurocognitive model of human relations with supernatural agents, commentary to Balch, Grafman and McNamara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Cohen-Zimerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Brain &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.49-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2153599X.2023.2173715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2153599X.2022.2143410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856957v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture-free perceptual invariant for trustworthiness</w:t>
+                <w:t xml:space="preserve">La solitude et le stress affectent le bien-être des parents d’élèves en France durant le premier confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce Mo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263348⟩</w:t>
+              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51186/journals/ed.2022.12-1.e863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807513v1</w:t>
+                <w:t xml:space="preserve">hal-04856959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solitude et le stress affectent le bien-être des parents d’élèves en France durant le premier confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Culture-free perceptual invariant for trustworthiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.40-54. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.e0263348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51186/journals/ed.2022.12-1.e863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856959v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and worry in the 2020 coronavirus pandemic: relationships to trust and compliance with preventive measures across 48 countries in the COVIDiSTRESS global survey</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lonely brain: evidence from studying patients with penetrating brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanya Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanting Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (6), pp.663-675. </w:t>
@@ -1364,51 +1364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Regions Influencing Implicit Violent Attitudes: A Lesion-Mapping Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanting Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Mandoske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (9), pp.2757-2768. </w:t>
@@ -1469,553 +1469,553 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/jneurosci.2975-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping cerebellar motor and cognitive deficits after tumor resection in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Veyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Mottolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Szathmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faure-Conter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Federation of European Neuroscience Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do social stimuli rule overt visual attention priorities? An eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Adouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Federation of European Neuroscience Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotion recognition: visual exploration and personality traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduit Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non human primate contribution to the study of social cognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Introduction to Eye tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Cristofori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2024</w:t>
+              <w:t xml:space="preserve">Master. La Doua-Villeurbanne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019969v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Eye tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Non human primate contribution to the study of social cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Cristofori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. La Doua-Villeurbanne, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...299 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduit Laura</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-04858952v1</w:t>
+                <w:t xml:space="preserve">hal-05019969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2033,51 +2033,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Superior Posterior Parietal Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2102,51 +2102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatic brain injury and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Update in neurotrauma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2171,51 +2171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underpinning of beliefs: evidence from lesion studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Credition - An Interdisciplinary Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Hannover-Herrenhausen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2272,51 +2272,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GATEWAY FROM SOCIAL COGNITION TO FUNCTIONAL RECOVERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Cristofori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cognitive science. Université Claude Bernard Lyon 1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2366,51 +2366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulations physiologiques et comportementales de la douleur sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Cristofori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Claude Bernard - Lyon I, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011LYO10145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2606,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmiao Mai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Papeo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39909-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cristofori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Cohen-Zimerman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krueger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jabbarinejad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Delikishkina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wildman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mckay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Watts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoogeveen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2024.2424031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856947v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Price" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2024.2356389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2022.2143410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856957v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rohr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bulbulia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shaver" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2023.2173715" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Mo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263348" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2022.12-1.e863" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanya Pal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Zhong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gordon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2018.1553798" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mandoske" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Chau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2975-15.2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cristofori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Veyrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile F.Aure Faure-Conter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Adouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduit Laura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04857037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunmiao Mai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Papeo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39909-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mckay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Price" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Watts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cristofori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2024.2356389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wildman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoogeveen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2024.2424031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Cohen-Zimerman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krueger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jabbarinejad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Delikishkina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.03.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rohr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bulbulia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shaver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2023.2173715" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2022.2143410" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2022.12-1.e863" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Mo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanya Pal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Zhong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gordon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2018.1553798" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mandoske" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Chau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2975-15.2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Veyrie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Faure-Conter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beffara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Adouri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduit Laura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cristofori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04857037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO10145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>