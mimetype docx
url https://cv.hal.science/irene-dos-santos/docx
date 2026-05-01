--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -403,51 +403,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -938,386 +938,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LINKING LIFE STORIES WITH HISTORICAL ACCOUNTS: THE PLACE OF ‘MEMORY’ IN POST-1974 PORTUGUESE SOCIETY</w:t>
+                <w:t xml:space="preserve">Mobilités (post)impériales en lusotopie. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sónia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, “DISRUPTED HISTORIES, RECOVERED PASTS” A CROSS-DISCIPLINARY ANALYSIS AND CROSS-CASE SYNTHESIS OF ORAL HISTORIES AND HISTORY IN POST-CONFLICT AND POSTCOLONIAL CONTEXTS</w:t>
+              <w:t xml:space="preserve">Lusotopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03097974v1</w:t>
+                <w:t xml:space="preserve">ird-03331973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités (post)impériales en lusotopie. Une introduction</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sónia Ferreira</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Isnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Sa Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17683084-12341707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03331973v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lusotopie, Lusotopy. What Legacy, What Future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Hélène Sa Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, XVII (2), pp.187-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17683084-12341718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/17683084-12341707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02176136v1</w:t>
+                <w:t xml:space="preserve">halshs-02473476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lusotopie, Lusotopy. What Legacy, What Future?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migrer du Portugal en Angola : perception de la migration et rapport au passé colonial. Quelques pistes de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lusotopie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/17683084-12341718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02473476v1</w:t>
+                <w:t xml:space="preserve">ird-01992544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jourdan. Un &amp;quot;passeur&amp;quot; solidaire. Entretien</w:t>
               </w:r>
@@ -1366,2169 +1366,2027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrer du Portugal en Angola : perception de la migration et rapport au passé colonial. Quelques pistes de réflexion</w:t>
+                <w:t xml:space="preserve">Postures du chercheur dans les processus mémoriels et patrimoniaux des migrations. Réflexivité revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Des passés déplacés. Mémoires des migrations, 100, pp.57-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01992544v1</w:t>
+                <w:t xml:space="preserve">hal-01507659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures du chercheur dans les processus mémoriels et patrimoniaux des migrations. Réflexivité revisitée</w:t>
+                <w:t xml:space="preserve">Constructions mémorielles dans la post-dictature et le post-colonialisme au Portugal. Entre Lisbonne et Luanda, quel partage d'expérience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051667ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507659v1</w:t>
+                <w:t xml:space="preserve">ird-01983234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions mémorielles dans la post-dictature et le post-colonialisme au Portugal. Entre Lisbonne et Luanda, quel partage d'expérience?</w:t>
+                <w:t xml:space="preserve">L'Angola, un Eldorado pour la jeunesse portugaise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 1-2 (221), https://www.cairn.info/revue-cahiers-d-etudes-africaines-2016-1-page-29.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1051667ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-01983234v1</w:t>
+                <w:t xml:space="preserve">ird-01985825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Angola, un Eldorado pour la jeunesse portugaise?</w:t>
+                <w:t xml:space="preserve">Quand les « Diables » deviennent de bien jeunes maires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 1-2 (221), https://www.cairn.info/revue-cahiers-d-etudes-africaines-2016-1-page-29.htm</w:t>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les "jeunes" dans le sud de la Méditerranée, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01985825v1</w:t>
+                <w:t xml:space="preserve">ird-01985667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les « Diables » deviennent de bien jeunes maires.</w:t>
+                <w:t xml:space="preserve">Confrontação com o país de origem e redefinição das identificações: Descendentes de migrantes portugueses no contexto intraeuropeu (França-Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les "jeunes" dans le sud de la Méditerranée, 42</w:t>
+              <w:t xml:space="preserve">InterDisciplinary Journal of Portuguese Diaspora Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Luso-descendants in Diaspora: Negotiating Identities and Transnational Mobility, 3 (2), pp.433-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01985667v1</w:t>
+                <w:t xml:space="preserve">ird-02010770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontação com o país de origem e redefinição das identificações: Descendentes de migrantes portugueses no contexto intraeuropeu (França-Portugal)</w:t>
+                <w:t xml:space="preserve">L'émigration au Portugal: avatar d'un pays semi-périphérique, métropole post coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterDisciplinary Journal of Portuguese Diaspora Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Luso-descendants in Diaspora: Negotiating Identities and Transnational Mobility, 3 (2), pp.433-459</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1302, pp.157-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02010770v1</w:t>
+                <w:t xml:space="preserve">ird-02007201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émigration au Portugal: avatar d'un pays semi-périphérique, métropole post coloniale</w:t>
+                <w:t xml:space="preserve">Les 'Luso-descendants': une nouvelle première génération d'émigrants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1302, pp.157-161</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jeunes générations en Europe: regards croisés Est-Ouest, 45, pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02007201v1</w:t>
+                <w:t xml:space="preserve">ird-02007195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 'Luso-descendants': une nouvelle première génération d'émigrants?</w:t>
+                <w:t xml:space="preserve">Being a Part of Several &amp;quot;Worlds&amp;quot;: Sense of Belonging and Wedding Rites among Franco-Portuguese Youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Jeunes générations en Europe: regards croisés Est-Ouest, 45, pp.44-54</w:t>
+              <w:t xml:space="preserve">Narodna Umjetnost. Croatian Journal of Ethnology and Folklore Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (1), pp.25 - 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02007195v1</w:t>
+                <w:t xml:space="preserve">halshs-01993796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being a Part of Several &amp;quot;Worlds&amp;quot;: Sense of Belonging and Wedding Rites among Franco-Portuguese Youth</w:t>
+                <w:t xml:space="preserve">Entre mémoire institutionnelle et mémoire personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narodna Umjetnost. Croatian Journal of Ethnology and Folklore Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 42 (1), pp.25 - 45</w:t>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Migrations en mémoire, 6, pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01993796v1</w:t>
+                <w:t xml:space="preserve">halshs-01993815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mémoire institutionnelle et mémoire personnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène dos Santos</w:t>
+                <w:t xml:space="preserve">Discours d'appartenance, pratiques d'inscriptions sociales et territoriales: des descendants de migrants portugais de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Strijdhorst dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en anthropologie au Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (1), pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rap.2003.1094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01993815v1</w:t>
+                <w:t xml:space="preserve">halshs-01946897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques culturelles et circulation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Circulation et cosmopolitisme en Europe, 123 (1), pp.167-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02010789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: L'immigration portugaise en France: penser les impensés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sónia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MMSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Portugais en France: une immigration invisible? XX-XXI siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, MIMED, 9791031807102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience migratoire de la &amp;quot;deuxième génération&amp;quot;. Choix d'appartenance(s) et liens au pays d'origine au fil des âges de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MMSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Portugais en France: une immigration invisible? XX-XXI siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, MIMED, 9791031807102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cacao. Une essence amazonienne à la conquête du globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Stoll</w:t>
+                <w:t xml:space="preserve">Francisco Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène dos Santos</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Chambouleyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Maia Bezzera Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Migration des Plantes et des Humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delachaux et Niestlé, pp.54-125, 2024, 978-2-603-03137-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il se souvenir des colonies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Gensburger; Sandrine Lefranc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-43, 2023, Le Lien social, 978-2-13-083599-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The retornados and their “roots” in Angola : a generational perspective on the colonial past and the post-colonial present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Peralta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratives of Loss, War and Trauma: the Return from Africa and the End of Portuguese Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.101-124, In press, Routledge Studies in Cultural History, 978-0-367-70399-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03097938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si proche, si loin : une revue de la littérature francophone sur le politique au Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Sa Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Roux; Marie-Hélène Sa Vilas Boas; Victor Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Portugal depuis la révolution des Œillets. Dynamiques politiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-39, 2022, Politique Comparée, 978-2-14-029877-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Retornados and their 'Roots' in Angola. A Generationnal perspective on the colonial Past and the Post-colonial Present</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en visibilité des mémoires des migrations : une patrimonialisation singulière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Elsa Peralta. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anheim, Etienne; Etter, Anne-Julie; Glasson Deschaumes, Ghislaine; Liévaux, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Retornados from the Portuguese Colonies in Africa Memory, Narrative, and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.101-124, 2021, Routledge Studies in Cultural History, 978-0-367-70399-8</w:t>
+              <w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les passés dans le présent, Travaux &amp; Recherches, 978-2-84016-338-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342355v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02501268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en visibilité des mémoires des migrations : une patrimonialisation singulière ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+                <w:t xml:space="preserve">A la recherche des rapports ordinaires du passé : l'iconographie comme méthode d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les patrimoines en recherche(s) d'avenir</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les passés dans le présent, Travaux &amp; Recherches, 978-2-84016-338-1</w:t>
+              <w:t xml:space="preserve">Le politique par l'image. Iconographie politique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-343-12509-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02501268v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01643199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des rapports ordinaires du passé : l'iconographie comme méthode d'enquête</w:t>
+                <w:t xml:space="preserve">Identité collective et construction politique d’une diaspora : usages du passé dans la migration portugaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Amar; Hélène Bertheleu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le politique par l'image. Iconographie politique et sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-343-12509-1</w:t>
+              <w:t xml:space="preserve">Mémoires des migrations et temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.139-157, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01643199v1</w:t>
+                <w:t xml:space="preserve">ird-02081467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité collective et construction politique d’une diaspora : usages du passé dans la migration portugaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logiques mémorielles et temporalités migratoires. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marianne Amar; Hélène Bertheleu. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant,‎ Irène Dos Santos,‎ Evelyne Ribert,‎ Isabelle Rivoalal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des migrations et temps de l’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.139-157, 2015</w:t>
+              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles. Approches croisées d'anthropologie et de préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest / Éditions de la MAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02081467v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques mémorielles et temporalités migratoires. Une introduction</w:t>
+                <w:t xml:space="preserve">Temporalités et appartenances dans le récit de &amp;quot;retour&amp;quot; des anciens réfugiés Laotiens et de leurs descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles. Approches croisées d'anthropologie et de préhistoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
+              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.183--201, 2015, 978-2-84016-210-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631941v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités et appartenances dans le récit de &amp;quot;retour&amp;quot; des anciens réfugiés Laotiens et de leurs descendants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+                <w:t xml:space="preserve">A mesma juventude noutra latitude': lusodescendentes do Brasil e a França frente ao projeto nacional das 'comunidades portuguesas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...57 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Caetano da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imprensa de Ciências Sociais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construção da nação e associativismo na emigração portuguesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-972-671-249-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02940960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3538,91 +3396,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations, mondes imaginés et rapport au temps en ‘Lusotopie’ (Portugal, Angola, Brésil, Mozambique…)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01525292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3632,100 +3490,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'brumes de la mémoire'. Expérience migratoire et quête identitaire de descendants de Portugais de France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 9906048T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00770184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3735,147 +3593,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations - Atelier 6 : &amp;quot;Filmer la migration. Deux expériences autour du documentaire sociologique&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Devillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lallier</w:t>
+                <w:t xml:space="preserve">Michèle Leclerc-Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Devillez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lila Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01411891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3885,166 +3743,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORTUGAL-ANGOLA: RETURNS AND DETOURS FOR PLURAL MEMORIES IN PORTUGUESE SOCIETY Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02595034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien extrait du livret-DVD La Fête des garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Primetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01986213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4054,51 +3912,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Disrupted histories, recovered pasts” a cross-disciplinary analysis and cross-case synthesis of oral histories and history in post-conflict and postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4153,747 +4011,646 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités contemporaines : Questionner les continuités (post)impériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sónia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (2), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03331989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier: Lusotopy. Concepts and Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cahen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01983628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des passés déplacés : mémoires des migrations [coord. n° 100 de : Communications]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Venel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, 2017, Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Portugais en France: une immigration invisible? XX-XXI siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sónia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MMSH. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, MIMED, Stéphane Mourlane, 9791031807102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles. Approches croisées en anthropologie et préhistoire</w:t>
+                <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Paris Ouest, 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Ouest, 2015, 978-2-84016-210-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04221432v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+                <w:t xml:space="preserve">Lusodescendance : représentations, pratiques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Wateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Ouest, 2015, 978-2-84016-210-0</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Strijdhorst dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe Anthropologie du Portugal, MSH, 184 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00510277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4961,51 +4718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9E34087"/>
+    <w:nsid w:val="59E3F3DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5109,51 +4866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BA5FE5D"/>
+    <w:nsid w:val="A880C7C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5257,51 +5014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E266CEDA"/>
+    <w:nsid w:val="C562475B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5494,51 +5251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irene.dossantos@cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lusotopie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03097974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03331973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341707" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341718" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01992544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01983234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051667ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01985825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01985667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02010770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02007201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02007195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Strijdhorst dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rap.2003.1094" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02010789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/portugais-france-immigration-invisible/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03097938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_portugal_depuis_la_revolution_des_oeillets_dynamiques_politiques_et_sociales_christophe_roux_marie_helene_sa_vilas_boas_victor_pereira-9782140298776-74991.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01643199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02081467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02940960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caetano da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/9906048T" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devillez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02595034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01986213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Primetens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03331989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01983628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irene.dossantos@cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lusotopie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03331973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341718" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01992544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507659v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01983234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051667ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01985825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01985667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02010770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02007201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02007195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Strijdhorst dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rap.2003.1094" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02010789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/portugais-france-immigration-invisible/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03097938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_portugal_depuis_la_revolution_des_oeillets_dynamiques_politiques_et_sociales_christophe_roux_marie_helene_sa_vilas_boas_victor_pereira-9782140298776-74991.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01643199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02081467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02940960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caetano da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/9906048T" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devillez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02595034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01986213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Primetens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03331989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01983628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>