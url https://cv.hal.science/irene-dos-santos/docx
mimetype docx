--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -437,558 +437,558 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lier récits de vie et récits historiques.</w:t>
+                <w:t xml:space="preserve">Cross-case synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555003v1</w:t>
+                <w:t xml:space="preserve">halshs-04225507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Link Life Histories to Historical Narratives. The Place of 'Memory' in Post-1974 Portuguese Society</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lier récits de vie et récits historiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Histoires perturbées, passés retrouvés, 25</w:t>
+              <w:t xml:space="preserve">, 2022, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931398v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing &amp;quot;Disrupted histories, Recovered Pasts&amp;quot;. A cross-disciplinary analysis and cross-case synthesis of oral histories and history in post-conflict and postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire ensemble/Doing together</w:t>
+                <w:t xml:space="preserve">To Link Life Histories to Historical Narratives. The Place of 'Memory' in Post-1974 Portuguese Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sian Sullivan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivette Otele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Disrupted Histories, Recovered Pasts/Histoires perturbées, passés retrouvés (25)</w:t>
+              <w:t xml:space="preserve">, 2022, Histoires perturbées, passés retrouvés, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506593v1</w:t>
+                <w:t xml:space="preserve">hal-03931398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-case synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire ensemble/Doing together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivette Otele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, Disrupted Histories, Recovered Pasts/Histoires perturbées, passés retrouvés (25)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04225507v1</w:t>
+                <w:t xml:space="preserve">halshs-03506593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités (post)impériales en lusotopie. Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sónia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,550 +1020,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03331973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lusotopie, Lusotopy. What Legacy, What Future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Hélène Sa Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/17683084-12341707⟩</w:t>
+              <w:t xml:space="preserve">, 2018, XVII (2), pp.187-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17683084-12341718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176136v1</w:t>
+                <w:t xml:space="preserve">halshs-02473476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lusotopie, Lusotopy. What Legacy, What Future?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Isnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cahen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène dos Santos</w:t>
+                <w:t xml:space="preserve">Marie Hélène Sa Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, XVII (2), pp.187-203. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/17683084-12341718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/17683084-12341707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02473476v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrer du Portugal en Angola : perception de la migration et rapport au passé colonial. Quelques pistes de réflexion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Constructions mémorielles dans la post-dictature et le post-colonialisme au Portugal. Entre Lisbonne et Luanda, quel partage d'expérience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051667ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01992544v1</w:t>
+                <w:t xml:space="preserve">ird-01983234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jourdan. Un &amp;quot;passeur&amp;quot; solidaire. Entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (2), pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures du chercheur dans les processus mémoriels et patrimoniaux des migrations. Réflexivité revisitée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Migrer du Portugal en Angola : perception de la migration et rapport au passé colonial. Quelques pistes de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Des passés déplacés. Mémoires des migrations, 100, pp.57-71</w:t>
+              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507659v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01992544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions mémorielles dans la post-dictature et le post-colonialisme au Portugal. Entre Lisbonne et Luanda, quel partage d'expérience?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Postures du chercheur dans les processus mémoriels et patrimoniaux des migrations. Réflexivité revisitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Des passés déplacés. Mémoires des migrations, 100, pp.57-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1051667ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-01983234v1</w:t>
+                <w:t xml:space="preserve">hal-01507659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Angola, un Eldorado pour la jeunesse portugaise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 1-2 (221), https://www.cairn.info/revue-cahiers-d-etudes-africaines-2016-1-page-29.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1588,51 +1588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les « Diables » deviennent de bien jeunes maires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les "jeunes" dans le sud de la Méditerranée, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1657,51 +1657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontação com o país de origem e redefinição das identificações: Descendentes de migrantes portugueses no contexto intraeuropeu (França-Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterDisciplinary Journal of Portuguese Diaspora Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Luso-descendants in Diaspora: Negotiating Identities and Transnational Mobility, 3 (2), pp.433-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1726,51 +1726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émigration au Portugal: avatar d'un pays semi-périphérique, métropole post coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1302, pp.157-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1795,51 +1795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'Luso-descendants': une nouvelle première génération d'émigrants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Jeunes générations en Europe: regards croisés Est-Ouest, 45, pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1864,51 +1864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being a Part of Several &amp;quot;Worlds&amp;quot;: Sense of Belonging and Wedding Rites among Franco-Portuguese Youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narodna Umjetnost. Croatian Journal of Ethnology and Folklore Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 42 (1), pp.25 - 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1933,51 +1933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mémoire institutionnelle et mémoire personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Migrations en mémoire, 6, pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2080,51 +2080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques culturelles et circulation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Circulation et cosmopolitisme en Europe, 123 (1), pp.167-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2181,51 +2181,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: L'immigration portugaise en France: penser les impensés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sónia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2280,51 +2280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience migratoire de la &amp;quot;deuxième génération&amp;quot;. Choix d'appartenance(s) et liens au pays d'origine au fil des âges de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MMSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Portugais en France: une immigration invisible? XX-XXI siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cacao. Une essence amazonienne à la conquête du globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,51 +2495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il se souvenir des colonies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Gensburger; Sandrine Lefranc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2581,51 +2581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The retornados and their “roots” in Angola : a generational perspective on the colonial past and the post-colonial present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Peralta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratives of Loss, War and Trauma: the Return from Africa and the End of Portuguese Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.101-124, In press, Routledge Studies in Cultural History, 978-0-367-70399-8</w:t>
@@ -2654,77 +2654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si proche, si loin : une revue de la littérature francophone sur le politique au Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Sa Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Roux; Marie-Hélène Sa Vilas Boas; Victor Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Portugal depuis la révolution des Œillets. Dynamiques politiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2766,77 +2766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en visibilité des mémoires des migrations : une patrimonialisation singulière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,51 +2904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des rapports ordinaires du passé : l'iconographie comme méthode d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2980,363 +2980,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01643199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité collective et construction politique d’une diaspora : usages du passé dans la migration portugaise</w:t>
+                <w:t xml:space="preserve">Temporalités et appartenances dans le récit de &amp;quot;retour&amp;quot; des anciens réfugiés Laotiens et de leurs descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des migrations et temps de l’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.139-157, 2015</w:t>
+              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.183--201, 2015, 978-2-84016-210-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02081467v1</w:t>
+                <w:t xml:space="preserve">hal-01631953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques mémorielles et temporalités migratoires. Une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identité collective et construction politique d’une diaspora : usages du passé dans la migration portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Michèle Baussant,‎ Irène Dos Santos,‎ Evelyne Ribert,‎ Isabelle Rivoalal. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Amar; Hélène Bertheleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles. Approches croisées d'anthropologie et de préhistoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
+              <w:t xml:space="preserve">Mémoires des migrations et temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.139-157, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631941v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02081467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités et appartenances dans le récit de &amp;quot;retour&amp;quot; des anciens réfugiés Laotiens et de leurs descendants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Logiques mémorielles et temporalités migratoires. Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Baussant,‎ Irène Dos Santos,‎ Evelyne Ribert,‎ Isabelle Rivoalal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.183--201, 2015, 978-2-84016-210-0</w:t>
+              <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles. Approches croisées d'anthropologie et de préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Paris Ouest / Éditions de la MAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11--33, 2015, 978-2840162100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631953v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mesma juventude noutra latitude': lusodescendentes do Brasil e a França frente ao projeto nacional das 'comunidades portuguesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Caetano da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3410,51 +3410,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations, mondes imaginés et rapport au temps en ‘Lusotopie’ (Portugal, Angola, Brésil, Mozambique…)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3504,51 +3504,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'brumes de la mémoire'. Expérience migratoire et quête identitaire de descendants de Portugais de France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 9906048T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3620,51 +3620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations - Atelier 6 : &amp;quot;Filmer la migration. Deux expériences autour du documentaire sociologique&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Devillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORTUGAL-ANGOLA: RETURNS AND DETOURS FOR PLURAL MEMORIES IN PORTUGUESE SOCIETY Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3832,51 +3832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien extrait du livret-DVD La Fête des garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Primetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,103 +3926,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Disrupted histories, recovered pasts” a cross-disciplinary analysis and cross-case synthesis of oral histories and history in post-conflict and postcolonial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sian Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Baussant</w:t>
+                <w:t xml:space="preserve">Olivette Otele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités contemporaines : Questionner les continuités (post)impériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sónia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4129,64 +4129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier: Lusotopy. Concepts and Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cahen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4211,77 +4211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des passés déplacés : mémoires des migrations [coord. n° 100 de : Communications]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,51 +4364,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Portugais en France: une immigration invisible? XX-XXI siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sónia Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4452,90 +4452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations humaines et mises en récit mémorielles: approches croisées en anthropologie et en préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Ouest, 2015, 978-2-84016-210-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4718,51 +4718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59E3F3DB"/>
+    <w:nsid w:val="7B2AAA35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4866,51 +4866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A880C7C2"/>
+    <w:nsid w:val="49B0FB36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5014,51 +5014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C562475B"/>
+    <w:nsid w:val="3DC41541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5251,51 +5251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irene.dossantos@cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lusotopie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03331973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341718" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01992544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507659v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01983234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051667ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01985825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01985667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02010770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02007201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02007195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Strijdhorst dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rap.2003.1094" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02010789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/portugais-france-immigration-invisible/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03097938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_portugal_depuis_la_revolution_des_oeillets_dynamiques_politiques_et_sociales_christophe_roux_marie_helene_sa_vilas_boas_victor_pereira-9782140298776-74991.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01643199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02081467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02940960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caetano da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/9906048T" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devillez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02595034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01986213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Primetens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03331989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01983628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irene.dossantos@cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lusotopie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Dodd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Sullivan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivette Otele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03331973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341707" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01983234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051667ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01992544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01985825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01985667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02010770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02007201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02007195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Strijdhorst dos Santos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rap.2003.1094" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02010789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/portugais-france-immigration-invisible/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Stoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Chambouleyron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maia Bezzera Neto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03097938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_portugal_depuis_la_revolution_des_oeillets_dynamiques_politiques_et_sociales_christophe_roux_marie_helene_sa_vilas_boas_victor_pereira-9782140298776-74991.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02501268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ribert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/22700?lang=fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01643199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02081467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2614" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02940960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Caetano da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/9906048T" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Devillez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02595034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01986213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Primetens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03331989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01983628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>