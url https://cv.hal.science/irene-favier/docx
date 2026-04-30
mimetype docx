--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -72,1268 +72,1484 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction to the special issue: Global South histories of madness – new perspectives on mental troubles and psychiatry from Latin America and Africa in the 19th and 20th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70 (2), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/mdh.2026.10056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accouchements extra-hospitaliers en Isère : entre juste médicalisation et retour à la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Péaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, [En ligne] article en pré-publication. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13w2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ríos-Molina, Andrés. Locura y psiquiatría en Perú (1859-1947). Instituciones, miradas, juicios y prejuicios. Lima, México, UNMSM/UNAM/IIH, 2023, 263 pp. [ISBN: 978-607-30-8096-5]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asclepio. Revista de Historia de la Medicina y de la Ciencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 76 (2), pp.e35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3989/asclepio.2024.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lossio y Mariana Cruz. ¿Qué hicimos mal? Sociedad y Estado frente al COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (1), pp.105-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12g5s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tant d'histoire, tant d'oubli&amp;quot;. Porter à l'écran un angle mort mémoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (153), pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le boom du caoutchouc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissell Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03335868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutron Camille. Femmes en armes. Itinéraires de combattantes au Péoru (1980-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (149), pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Lissell Quiroz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Catherine Rottenberg, The Rise of Neoliberal Feminism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.8502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°145 (1), pp.177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.145.0177⟩</w:t>
+              <w:t xml:space="preserve">, 2020, N°145 (1), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.145.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rice. Making Machu Picchu. The politics of tourism in Twentieth-century Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.7704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images, lettres et sons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°145 (1), pp.197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.145.0197⟩</w:t>
+              <w:t xml:space="preserve">, 2020, N°145 (1), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.145.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...177 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Drinot. The Sexual Question. A history of prostitution in Peru, 1850s-1950s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (3), pp.525-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bifea.13164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Varese, Résistance et utopie dans l’Amazonie péruvienne. Le sel de la montagne, Paris, L’Harmattan, 2015, 274 p., ISBN 978-2-343-06452-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°66-4 (4), pp.191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.664.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu &amp;quot;Mathieu Auzanneau, Or noir. La grande histoire du pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138 (2), pp.203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ving.138.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)thinking the history of mental disorder and psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unekwu Friday Itodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Amaya Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70 (Special issue 2), 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jostled Diagnoses: Women’s Mental Health and Sexuality in the Long Nineteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal for the History of Medicine and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81 (2), pp.351-356, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/26667711-20241158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1343,91 +1559,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la table ronde « Histoire de la santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04260688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1437,180 +1653,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie et consolation amazonienne. Stefano Varese en anthropologue activiste, jalons biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bérose. Encyclopédie internationale des histoires de l’anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04259517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopía y consuelo amazónico. Stefano Varese como antropólogo activista, hitos biográficos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bérose. Encyclopédie internationale des histoires de l'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04259506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1620,1750 +1836,1750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Histoire: histoire de la santé, bilans historiographiques luso-hispano-francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IdA, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonializar fuentes históricas: ¿cómo? ¿para qué?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">105 anniversario del Hospital Larco Herrera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HVLH, Jan 2023, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental health, sexuality and gynaecological treatments in Europe and America, 19th-20th century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irène Favier; Véronique Molinari, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour, genre et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'axe Genre et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un proyecto de digitalización de fuentes en historia de la salud mental: rescatar, difundir... ¿conservar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencia de investigación archivística. rol del archivero en la evolución del documento analógico al digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANADAR, May 2022, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una aproximación crítica al subgénero biográfico en la historia de la salud mental a partir de las fuentes del Hospital Víctor Larco Herrera (Lima, 1918-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario del IFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEA, Feb 2022, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations du libre choix. Faire une ethnographie de l'accouchement extrahospitalier en géographe et historienne, questions de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Péaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacte, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historia de la psiquiatría peruana: la cuestión de las fuentes. Un ejemplo de proyecto llevado a cabo en el Hospital Víctor Larco Herrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversatorio: historia de la salud en el Perú y su reforma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Cayetano Heredia, Jul 2022, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble et ses échelles : une approche géo-historique du Planning familial (1956-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Nuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire décentrée des Plannings familiaux. Etat des lieux documentaire et historiographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlike father, unlike son. A cross-biographical perspective on two founding figures of Peruvian psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New perspectives in transcultural psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De pioneros y hombres. Una mirada historiadora sobre el HVLH a lo largo del siglo 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornada académica por el 103 aniversario del hospital Víctor Larco Herrera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03335912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur des &amp;quot;patientes remarquables&amp;quot; : retours à deux voix sur une recherche autour de l'accouchement extra-hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Péaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter su et avec le genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient fantasmé d’Honorio Delgado? Circulations internationales et réalités asilaires (Lima années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé en débat, soin en question. Perspectives euro-américaines et dialogues transatlantiques en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03335903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le panama et la question des dominations. Un enjeu historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Le Magasin du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03335981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buscando ‘lo peruano esencial’ : la psychiarie sociale de Javier Mariátegui, un moment du débat péruvien sur la maladie mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé dans les Amériques au prisme des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MSH-Paris Nord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03335907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie missionnaire catholique bousculée: les années 1968 dans le Haut Marañón péruvien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et missions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03335919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction historiographique: Philippe Vigier, un historien face à la question foncière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé dans les Amériques au prisme des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, MSH-Paris Nord, France</w:t>
+              <w:t xml:space="preserve">Décoloniser le foncier. Enjeux et perspectives Second temps d’un groupe de travail pluridisciplinaire sur les questions foncières, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 68 des militaires péruviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un moment 1968 en Amérique latine? Dialogues comparatistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, IHEAL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: images des Amériques dans une perspective pluridisciplinaire...et trilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image(s) des Amériques première journée intra-pôle sud-est de l'Institut des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: les travaux de Nadine Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le foncier, un objet d'études interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que « sait »-on de l’Amazonie ? Contribution à l’histoire des savoirs du lointain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Comprendre les mondes andins », université de Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious as state agents ? Outsourcing public services in Peruvian Alto Marañón (1946-1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSHC European Social Science History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les confins amazoniens et la question nationale au Pérou au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Empires", ENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient fantasmé de Honorio Delgado? Circulations internationales et réalités asilaires (Lima, années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé en débat, soin en question. Perspectives euro-américaines et dialoques transatlantiques en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1983, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3373,417 +3589,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Le temps fatigué» : entre espoir et espérance. Mobilités spatio-temporelles en Bolivie et au Pérou en temps de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Capucine Boidin; Claudia Damasceno; Marion Magnan; François-Michel Le Tourneau; Hervé Théry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pandémie de Covid-19. Expériences américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l’IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138-157, 2022, 978-2-37154-174-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.9969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03335999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ceviche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du 18ème siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2022, 978-2-8185-0688-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Panama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magasin du monce. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1925: la trace de Percy Fawcett se perd en Amazonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exploration du monde - Une autre histoire des grandes découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percy Fawcett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Bertrand; Hélène Blais; Isabelle Heullant-Donat; Guillaume Calafat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Exploration du monde : une autre histoire des grandes découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019, 978-2-02-140625-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3793,166 +4009,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images of the Americas: production, representation and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03335892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pérou et ses confins amazoniens. Le cas du Haut Marañón, 1946-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3962,291 +4178,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reseña: Daniel Rojas. Diario de un interno de medicina. Aproximaciones a la educación médica y al sistema de salud en Lima, Lima, IEP, 2018, 169 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografía alfarera y arqueología andina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03335968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calamité naturelle, trajectoire historique : faire société au Pérou en temps d’épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03336002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Calamité naturelle, trajectoire historique : faire société au Pérou en temps d’épidémie ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COVIDAM : la Covid-19 dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaise au coeur du rêve américain: recension de The Great Risk Shift : The Assault on American Jobs, Families, Health Care, and Retirement, Jacob S. Hacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4256,114 +4472,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convoitise des confins : luttes foncières et redéfinition du national dans le Haut Marañón péruvien (1946-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. IHEAL; Université Paris 8 - Saint-Denis, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03014255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4510,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/asclepio.2024.35" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969810v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.7704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.13164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.664.0191" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.138.0203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667711-20241158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comb&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/9969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9969" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beylier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03014255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2026.10056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/asclepio.2024.35" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.7704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.13164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.664.0191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.138.0203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Scholten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unekwu Friday Itodo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Amaya Nu&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667711-20241158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comb&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/9969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9969" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beylier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03014255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>