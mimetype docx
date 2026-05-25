--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -668,183 +668,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°145 (1), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.145.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review: Catherine Rottenberg, The Rise of Neoliberal Feminism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.8502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014136v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03014190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rice. Making Machu Picchu. The politics of tourism in Twentieth-century Peru</w:t>
               </w:r>
@@ -1844,165 +1844,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimonializar fuentes históricas: ¿cómo? ¿para qué?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">105 anniversario del Hospital Larco Herrera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HVLH, Jan 2023, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03969674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table-ronde Histoire: histoire de la santé, bilans historiographiques luso-hispano-francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Institut des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IdA, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171764v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03969674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2517,165 +2517,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De pioneros y hombres. Una mirada historiadora sobre el HVLH a lo largo del siglo 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornada académica por el 103 aniversario del hospital Víctor Larco Herrera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lima, Perú</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03335912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unlike father, unlike son. A cross-biographical perspective on two founding figures of Peruvian psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New perspectives in transcultural psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518490v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03335912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur des &amp;quot;patientes remarquables&amp;quot; : retours à deux voix sur une recherche autour de l'accouchement extra-hospitalier</w:t>
               </w:r>
@@ -3597,204 +3597,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le ceviche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le magasin du monde. La mondialisation par les objets du 18ème siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, 2022, 978-2-8185-0688-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03969756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«Le temps fatigué» : entre espoir et espérance. Mobilités spatio-temporelles en Bolivie et au Pérou en temps de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capucine Boidin; Claudia Damasceno; Marion Magnan; François-Michel Le Tourneau; Hervé Théry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pandémie de Covid-19. Expériences américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l’IHEAL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.138-157, 2022, 978-2-37154-174-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.iheal.9969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03335999v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03969756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Panama</w:t>
               </w:r>
@@ -4726,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2026.10056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/asclepio.2024.35" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0197" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.7704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.13164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.664.0191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.138.0203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Scholten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unekwu Friday Itodo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Amaya Nu&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667711-20241158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comb&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/9969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9969" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beylier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03014255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Favier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mdh.2026.10056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/asclepio.2024.35" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934817v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.8502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.7704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.13164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.664.0191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.138.0203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Scholten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unekwu Friday Itodo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Amaya Nu&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26667711-20241158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04259506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comb&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/9969" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9969" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Beylier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03335968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03014255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>