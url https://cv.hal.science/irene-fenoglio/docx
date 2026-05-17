--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -1667,151 +1667,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture et le souci de la langue</w:t>
+                <w:t xml:space="preserve">Une auto-graphie du tragique. Les manuscrits de &amp;quot;Les faits&amp;quot; et de &amp;quot;L'avenir dure longtemps&amp;quot; de Louis Althusser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Academia Bruylant, 2007, Au coeur des textes, Claire Stolz, 978-2-87209-858-3</w:t>
+              <w:t xml:space="preserve">Academia Bruylant, 2007, Au coeur des textes, 978-2-87209-874-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043139v1</w:t>
+                <w:t xml:space="preserve">hal-04043176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une auto-graphie du tragique. Les manuscrits de &amp;quot;Les faits&amp;quot; et de &amp;quot;L'avenir dure longtemps&amp;quot; de Louis Althusser</w:t>
+                <w:t xml:space="preserve">L'écriture et le souci de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Academia Bruylant, 2007, Au coeur des textes, 978-2-87209-874-3</w:t>
+              <w:t xml:space="preserve">Academia Bruylant, 2007, Au coeur des textes, Claire Stolz, 978-2-87209-858-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043176v1</w:t>
+                <w:t xml:space="preserve">hal-04043139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fenoglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/e2018-80005-3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050887v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Coquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.178.0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03788418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Eguchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne F&#233;noglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourdaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002429002220227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D&#8217;ottavi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degen&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/529-emile-benveniste.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Crasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nourry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fenoglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/e2018-80005-3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050887v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408346v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Coquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.178.0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03788418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Eguchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne F&#233;noglio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourdaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002429002220227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe D&#8217;ottavi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degen&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/529-emile-benveniste.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Crasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nourry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>