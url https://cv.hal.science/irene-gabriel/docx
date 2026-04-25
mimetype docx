--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1181,364 +1181,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of QTL controlling feed efficiency and excretion in chickens fed a wheat-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Marie-Yvonne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0156-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211037v1</w:t>
+                <w:t xml:space="preserve">hal-01341309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling feed efficiency and excretion in chickens fed a wheat-based diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvonne Boscher</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (1), pp.74. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0156-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341309v1</w:t>
+                <w:t xml:space="preserve">hal-01211037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Selection for Digestive Efficiency on Microbiota Composition in the Chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (25), </w:t>
@@ -2736,915 +2736,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of fructo-oligosaccharides or whole wheat on the performance and digestive tract of broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of whole wheat feeding on the development of the digestive tract of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Williams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Leconte</w:t>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lessire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (3), pp.329-339. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 142 (1-2), pp.144-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071660802123351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2007.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668476v1</w:t>
+                <w:t xml:space="preserve">hal-02666130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in seed protein digestion of different pea (Pisum sativum L.) genotypes by cecectomized broiler chickens :2. Relation between in vivo protein digestibility and pea seed characteristics, and identification of resistant pea polypeptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of fructo-oligosaccharides or whole wheat on the performance and digestive tract of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (3), pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660802123351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665057v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in seed protein digestion of different pea (Pisum sativum L.) genotypes by cecectomized broiler chickens :1. Endogenous amino acid losses, true digestibility and in vitro hydrolysis of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (2-3), pp.251-261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of whole wheat feeding on the development of the digestive tract of broiler chickens</w:t>
+                <w:t xml:space="preserve">Variation in seed protein digestion of different pea (Pisum sativum L.) genotypes by cecectomized broiler chickens :2. Relation between in vivo protein digestibility and pea seed characteristics, and identification of resistant pea polypeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryse Leconte</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Travel</w:t>
+                <w:t xml:space="preserve">Florence Cassecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 142 (1-2), pp.144-162. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (2-3), pp.262-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2007.06.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666130v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two wheat cultivars on physico-chemical properties of wheat flours and digesta from two broiler chicken lines (D+ and D-) differing in digestion capacity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of whole wheat feeding on the development of coccidial infection in slow-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Péron</w:t>
+                <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birger Svihus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (5), pp.219-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545311v1</w:t>
+                <w:t xml:space="preserve">hal-02657020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specific digestive disorders affect body weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of two wheat cultivars on physico-chemical properties of wheat flours and digesta from two broiler chicken lines (D+ and D-) differing in digestion capacity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birger Svihus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (03), pp.370-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660701341963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369968v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of whole wheat feeding on the development of coccidial infection in slow-growing broiler chickens</w:t>
+                <w:t xml:space="preserve">Non-specific digestive disorders affect body weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71 (5), pp.219-227</w:t>
+              <w:t xml:space="preserve">World Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, November, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657020v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of whole wheat feeding on the development of coccidial infection in broiler chickens until market-age</w:t>
               </w:r>
@@ -3669,64 +3669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 129, pp.279-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3773,51 +3773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microflora of the digestive tract : critical factors and consequences for poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,51 +4165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (11), pp.1668-1676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 86, pp.934-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5115,51 +5115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5214,51 +5214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale procedure for fractionation of albumins and globulins from pea seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nahrung.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 40 (5), pp.237-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5309,178 +5309,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologie digestive du poulet : Conditions de milieu rencontrées et étapes pouvant avoir un effet sur le microbiote digestif</w:t>
+                <w:t xml:space="preserve">Explorer les fonctionnalités du microbiote pour comprendre son action sur son hôte animal : apports de la métaprotéomique et de la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation Topic 3 : Vision intégrée du processus infectieux; Culture in vitro, en fermenteur, des microbiotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nouzilly, France. pp.16</w:t>
+              <w:t xml:space="preserve">Réseau Microbiote Volaille (PoultryMic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. 79 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789964v1</w:t>
+                <w:t xml:space="preserve">hal-02788711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les fonctionnalités du microbiote pour comprendre son action sur son hôte animal : apports de la métaprotéomique et de la métabolomique</w:t>
+                <w:t xml:space="preserve">Physiologie digestive du poulet : Conditions de milieu rencontrées et étapes pouvant avoir un effet sur le microbiote digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Microbiote Volaille (PoultryMic)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France. 79 diapo</w:t>
+              <w:t xml:space="preserve">Animation Topic 3 : Vision intégrée du processus infectieux; Culture in vitro, en fermenteur, des microbiotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nouzilly, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788711v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
@@ -5585,217 +5585,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres et microbiote : Etat des lieux des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens entre efficacité digestive et composition du microbiote chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Bournazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Volailles de MiXScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Chateaubourg, France. 28 diapo</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605532v1</w:t>
+                <w:t xml:space="preserve">hal-01606380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre efficacité digestive et composition du microbiote chez le poulet de chair</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibres et microbiote : Etat des lieux des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">Journées Techniques Volailles de MiXScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Chateaubourg, France. 28 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606380v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote intestinal à l'ère de la métagénomique : Perspectives d'application dans la filière avicole</w:t>
               </w:r>
@@ -5900,195 +5900,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote digestif des volailles</w:t>
+                <w:t xml:space="preserve">Nutritional approach and microbiome in poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Volailles MG2MIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MG2MIX, Jan 2016, Guérande, France. 41 diapositives</w:t>
+              <w:t xml:space="preserve">Meeting INRA/Merial : Probiotic at the hatchery (Immersion Day)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. 21 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801542v1</w:t>
+                <w:t xml:space="preserve">hal-03370511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional approach and microbiome in poultry</w:t>
+                <w:t xml:space="preserve">Microbiote digestif des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting INRA/Merial : Probiotic at the hatchery (Immersion Day)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. 21 diapo</w:t>
+              <w:t xml:space="preserve">Journée Technique Volailles MG2MIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MG2MIX, Jan 2016, Guérande, France. 41 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370511v1</w:t>
+                <w:t xml:space="preserve">hal-02801542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and adaptation of chickens to suboptimal diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6195,51 +6195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,527 +6284,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210972v1</w:t>
+                <w:t xml:space="preserve">hal-02742237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742237v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365428v1</w:t>
+                <w:t xml:space="preserve">hal-01210608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210608v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points forts et points faibles des solutions de contrôle de la santé digestive</w:t>
               </w:r>
@@ -6928,51 +6928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,103 +7053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t>
@@ -7178,51 +7178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7342,51 +7342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7463,51 +7463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.49</w:t>
@@ -7657,64 +7657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t>
@@ -7858,307 +7858,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on apparent metabolisable energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guardia</w:t>
+                <w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christele Dupont</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.86</w:t>
+              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Jouy-enJosas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019134v1</w:t>
+                <w:t xml:space="preserve">hal-03390122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+                <w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on apparent metabolisable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Jouy-enJosas, France</w:t>
+              <w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390122v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIEF - Recherche des gènes en cause dans la capacité de digestion et la production de rejets des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8166,51 +8166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t>
@@ -8233,247 +8233,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des huiles essentielles en alimentation des volailles</w:t>
+                <w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rideaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFZ : Les nouveaux additifs alimentaires en élevage : pour une production animale mieux acceptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France. 30 p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810687v1</w:t>
+                <w:t xml:space="preserve">hal-02749812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t>
+                <w:t xml:space="preserve">Utilisation des huiles essentielles en alimentation des volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-françois Gabarrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée AFZ : Les nouveaux additifs alimentaires en élevage : pour une production animale mieux acceptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749812v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on digestive capacity</w:t>
               </w:r>
@@ -8511,51 +8511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Anaerobic Microbiology ISAM 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Smolenice, Slovakia</w:t>
@@ -8610,64 +8610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8703,96 +8703,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'inclusion de combinaisons d'extraits végétaux naturels selon la densité d'élevage sur les performances de croissance de poulets de chair en fonction de leur poids en début d'élevage</w:t>
+                <w:t xml:space="preserve">Effet de l'utilisation de combinaisons d'extraits végétaux naturels dans l'alimentation du poulet de chair selon la densité d'élevage sur les performances de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Recoquillay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Fronçois Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8804,51 +8804,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757048v1</w:t>
+                <w:t xml:space="preserve">hal-02753628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two methods to extract bacterial DNA of the digestive tract</w:t>
               </w:r>
@@ -8860,77 +8860,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium of Anaerobic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Liblice, Czech Republic</w:t>
@@ -8945,160 +8945,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'utilisation de combinaisons d'extraits végétaux naturels dans l'alimentation du poulet de chair selon la densité d'élevage sur les performances de croissance</w:t>
+                <w:t xml:space="preserve">Effet de l'inclusion de combinaisons d'extraits végétaux naturels selon la densité d'élevage sur les performances de croissance de poulets de chair en fonction de leur poids en début d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753628v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité inter-individuelle de la flore digestive du poulet de chair analysée par empreinte moléculaire : conséquences pour l'étude de l'effet de ses facteurs de variation</w:t>
               </w:r>
@@ -9110,64 +9110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9334,103 +9334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la méthode d’extraction d’ADN sur l’analyse du microbiote digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Nutrition et Ecosystème Microbien. Animation Transversale PHASE-MICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Toulouse, France</w:t>
@@ -9453,605 +9453,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of non-specific digestive disorders in turkey using intestinal morphometry</w:t>
+                <w:t xml:space="preserve">Caractérisation des troubles digestifs non spécifiques chez le dindonneau par morphométrie de l'intestin grêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Quimerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Quimerc'H</w:t>
+                <w:t xml:space="preserve">Soline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vivien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angelique Travel</w:t>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755054v1</w:t>
+                <w:t xml:space="preserve">hal-02754913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of fruto-oligosaccharides or whole wheat on the performance and the digestive tract of broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mallet</w:t>
+                <w:t xml:space="preserve">Individual variability in the digestive flora of the broiler chicken analysed by molecular fingerprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rideaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t>
+              <w:t xml:space="preserve">16th European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756964v1</w:t>
+                <w:t xml:space="preserve">hal-02755077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des troubles digestifs non spécifiques chez le dindonneau par morphométrie de l'intestin grêle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of fruto-oligosaccharides or whole wheat on the performance and the digestive tract of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754913v1</w:t>
+                <w:t xml:space="preserve">hal-02756964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variability in the digestive flora of the broiler chicken analysed by molecular fingerprint</w:t>
+                <w:t xml:space="preserve">Characterization of non-specific digestive disorders in turkey using intestinal morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quimerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755077v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of variation in pea (Pisum sativum L.) protein digestibility in poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA France, Aug 2007, Strasbourg, France</w:t>
@@ -10074,251 +10074,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité individuelle de la flore digestive du poulet observée par empreinte moléculaire</w:t>
+                <w:t xml:space="preserve">Microflore digestive des volailles : nouvelles techniques d´analyse et modifications par l´alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Réunion technique CEVA Nutrition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755143v1</w:t>
+                <w:t xml:space="preserve">hal-03369662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microflore digestive des volailles : nouvelles techniques d´analyse et modifications par l´alimentation</w:t>
+                <w:t xml:space="preserve">Variabilité individuelle de la flore digestive du poulet observée par empreinte moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rideaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion technique CEVA Nutrition Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369662v1</w:t>
+                <w:t xml:space="preserve">hal-02755143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de fructo-oligosaccharides ou des grains entiers de blé sur les performances et le tube digestif du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10326,51 +10326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10408,90 +10408,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la variation de la digestion des protéines de pois (Pisum sativum L.) chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
@@ -10641,51 +10641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Hagarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10762,51 +10762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Congrès de la Société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10857,51 +10857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Journée de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2003, Tours, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11136,277 +11136,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical approach of protein digestion in chickens</w:t>
+                <w:t xml:space="preserve">Pea (Pisum sativum L.) protein digestion in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gueguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-polish Symposium : Development of adaptations in the gastrointestinal tract and in the whole body in growing animals. Regarding food utilization and health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Grain Legumes : Opportunities for high quality, healthy and added-value crops to meet european demands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Vallaloid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840114v1</w:t>
+                <w:t xml:space="preserve">hal-02766072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea (Pisum sativum L.) protein digestion in broilers</w:t>
+                <w:t xml:space="preserve">Biochemical approach of protein digestion in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gueguen</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Grain Legumes : Opportunities for high quality, healthy and added-value crops to meet european demands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Vallaloid, Spain</w:t>
+              <w:t xml:space="preserve">French-polish Symposium : Development of adaptations in the gastrointestinal tract and in the whole body in growing animals. Regarding food utilization and health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766072v1</w:t>
+                <w:t xml:space="preserve">hal-02840114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la digestion des protéines de pois chez le poulet</w:t>
               </w:r>
@@ -11431,51 +11431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Melcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11530,51 +11530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale procedure for fractionation of albumins and globulins from pea seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12295,64 +12295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12433,51 +12433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12532,90 +12532,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -12696,51 +12696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13054,51 +13054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13179,64 +13179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13304,64 +13304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13429,64 +13429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13567,64 +13567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13692,51 +13692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pissavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13955,51 +13955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14203,51 +14203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara B. Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nottingham University Press, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14298,164 +14298,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode opératoire : Prélèvement de tissus intestinaux chez les oiseaux d’élevage pour analyse histologique par microdissection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode opératoire : Mesure de la taille des villosités et des cryptes intestinales chez les oiseaux d’élevage par analyse histologique par microdissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794839v1</w:t>
+                <w:t xml:space="preserve">hal-03794846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode opératoire : Mesure de la taille des villosités et des cryptes intestinales chez les oiseaux d’élevage par analyse histologique par microdissection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode opératoire : Prélèvement de tissus intestinaux chez les oiseaux d’élevage pour analyse histologique par microdissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794846v1</w:t>
+                <w:t xml:space="preserve">hal-03794839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode opératoire : Prélèvement de tissus intestinaux d'oiseaux d'élevage et préparation d'extrait de ces tissus pour le dosage d'activités enzymatiques des muqueuses</w:t>
               </w:r>
@@ -14771,233 +14771,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode opératoire : Extraction d'ADN bactérien dans des échantillons digestifs ou des fèces de poulets à partir du kit Qiagen QIAamp DNA Mini Kit (Version V2)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode opératoire : Cacectomie du poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794788v1</w:t>
+                <w:t xml:space="preserve">hal-03794427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode opératoire : Cacectomie du poussin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode opératoire : Extraction d'ADN bactérien dans des échantillons digestifs ou des fèces de poulets à partir du kit Qiagen QIAamp DNA Mini Kit (Version V2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794427v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d’ADN bactérien dans des contenus digestifs de poulets à partir du kit Qiagen QIAamp DNA Mini Kit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15054,51 +15054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode opératoire : Composition du microbiote bactérien digestif du poulet déterminée par qPCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15449,51 +15449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15563,51 +15563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15726,151 +15726,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâche 3 : Impact de l'alimentation sur la santé et les performances. Projet Région APR-IA INTEGRITY (Intégrité de la barrière intestinale et infections opportunistes) (2017-2020) (79 diapo)</w:t>
+                <w:t xml:space="preserve">Les différents types de cellules intestinales du poulet et les marqueurs cellulaires pour les différentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801041v1</w:t>
+                <w:t xml:space="preserve">hal-03284990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents types de cellules intestinales du poulet et les marqueurs cellulaires pour les différentier</w:t>
+                <w:t xml:space="preserve">Tâche 3 : Impact de l'alimentation sur la santé et les performances. Projet Région APR-IA INTEGRITY (Intégrité de la barrière intestinale et infections opportunistes) (2017-2020) (79 diapo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284990v1</w:t>
+                <w:t xml:space="preserve">hal-03801041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâche 3 : Impact de l'alimentation sur la santé et les performances. Projet Région APR-IA INTEGRITY (2017-2019): Meeting première année; 27/09/18 (16 diapo)</w:t>
               </w:r>
@@ -16274,51 +16274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16362,51 +16362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17039,51 +17039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIEF - Un poulet respectueux de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17091,51 +17091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] ANR-09-GENM-007, Inrae. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17343,263 +17343,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (3ème année) du Programme européen PoultryFlorGut 2005-2008</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Puterflam</w:t>
+                <w:t xml:space="preserve">Effects of alternative to AGP on the digestive flora using fingerprint methods (RFLP, CE-SSCP and TTGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Badiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Francesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pissavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Christensen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRA SRA. 2008, 119 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA SRA. 2008, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369113v1</w:t>
+                <w:t xml:space="preserve">hal-03369096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of alternative to AGP on the digestive flora using fingerprint methods (RFLP, CE-SSCP and TTGE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (3ème année) du Programme européen PoultryFlorGut 2005-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA SRA. 2008, 119 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Badiola</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03369096v1</w:t>
+                <w:t xml:space="preserve">hal-03369113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’extraits végétaux sur les performances de croissance et la flore digestive en conditions normales ou altérées chez le poulet de chair. Rapport 1 : Performances zootechniques</w:t>
               </w:r>
@@ -18033,159 +18033,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GÉNOPLANTE Pois phase II. Rapport 3. Digestibilité de 8 génotypes de pois de composition différente en protéines chez le poulet caecectomisés. Résultats juin 2004 – octobre 2005</w:t>
+                <w:t xml:space="preserve">Troubles digestifs en élevage de dindes : caractérisation physique de l'aliment et morphométrie de l'intestin grêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] INRA SRA. 2005, 25 p</w:t>
+              <w:t xml:space="preserve">[Contrat] INRA URA. 2005, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369158v1</w:t>
+                <w:t xml:space="preserve">hal-03369144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles digestifs en élevage de dindes : caractérisation physique de l'aliment et morphométrie de l'intestin grêle</w:t>
+                <w:t xml:space="preserve">GÉNOPLANTE Pois phase II. Rapport 3. Digestibilité de 8 génotypes de pois de composition différente en protéines chez le poulet caecectomisés. Résultats juin 2004 – octobre 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] INRA URA. 2005, 10 p</w:t>
+              <w:t xml:space="preserve">[Contrat] INRA SRA. 2005, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369144v1</w:t>
+                <w:t xml:space="preserve">hal-03369158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GÉNOPLANTE Pois Phase II. Rapport 2. Digestibilité de 8 génotypes de pois de composition différente en protéines chez le poulet caecectomisés. Résultats juillet 2003-mai 2004</w:t>
               </w:r>
@@ -18780,51 +18780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4F6148D"/>
+    <w:nsid w:val="11A1319A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19011,51 +19011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168964473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14294" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vi&#233;not" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rousselin-Rousvoal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Morvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roffidal Lucien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alleman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufourcq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01117662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035782" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rideaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Henriksen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802123351" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZH54H15-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3N816X7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.06.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71L5KSQ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;ron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Svihus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660701341963" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.01.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933906001115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0AF83BB0B859A1DF22E7387476864AE72286BBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Quimerc'H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/82.11.1668" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maisonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naciri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;rot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19990404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chagneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Melcion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605532v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608192v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Konsak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810687v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recoquillay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757048v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recoquillay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753628v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fron&#231;ois Recoquillay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753652v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guardia Sarah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoquillay Fran&#231;ois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessire Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leconte Maryse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366092v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quimerc'H" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756964v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Vivien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755077v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755143v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369662v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755102v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Hagarat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761476v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paviot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840114v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765083v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774633v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364610v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757304v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wpsa.com/index.php/publications/wpsa-proceedings/2009/17th-espn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757716v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367016v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766069v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794846v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794871v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794890v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794904v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794788v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalifard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794427v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794456v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369951v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lessire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367023v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367837v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801041v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284990v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805420v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369777v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369563v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369541v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Bjerrum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368841v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369096v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Badiola" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369158v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369144v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369166v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369176v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03370572v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790899v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370705v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168964473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14294" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vi&#233;not" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rousselin-Rousvoal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Morvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roffidal Lucien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alleman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufourcq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01117662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035782" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rideaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Henriksen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.06.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71L5KSQ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802123351" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3N816X7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZH54H15-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Svihus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660701341963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.01.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933906001115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0AF83BB0B859A1DF22E7387476864AE72286BBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Quimerc'H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/82.11.1668" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maisonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naciri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;rot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19990404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chagneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Melcion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608192v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Konsak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recoquillay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fron&#231;ois Recoquillay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recoquillay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753652v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guardia Sarah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoquillay Fran&#231;ois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessire Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leconte Maryse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366092v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Vivien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quimerc'H" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755102v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Hagarat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761476v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paviot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766072v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840114v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765083v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774633v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364610v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757304v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wpsa.com/index.php/publications/wpsa-proceedings/2009/17th-espn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757716v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367016v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766069v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794846v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794871v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794890v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794904v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794427v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalifard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794456v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369951v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lessire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367023v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367837v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284990v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801041v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805420v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369777v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369563v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369541v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Bjerrum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368841v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Badiola" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369144v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369158v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369166v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369176v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03370572v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790899v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370705v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>