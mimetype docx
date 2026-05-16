--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -4107,265 +4107,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of whole wheat feeding on the development of coccidial infection in broiler chickens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of dietary protein level and source on the course of protein digestion along the small intestine of the veal calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leconte</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naciri</w:t>
+                <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86, pp.934-943</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674276v1</w:t>
+                <w:t xml:space="preserve">hal-02671768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary protein level and source on the course of protein digestion along the small intestine of the veal calf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of whole wheat feeding on the development of coccidial infection in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Lalles</w:t>
+                <w:t xml:space="preserve">G. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (11), pp.1668-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/82.11.1668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671768v1</w:t>
+                <w:t xml:space="preserve">hal-02674276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in the digestive tract characteristics of broiler chickens fed on complete pelleted diet or on whole wheat added to pelleted protein concentrate</w:t>
               </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44, pp.283-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4472,51 +4472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maisonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4554,51 +4554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'alimentation sur les coccidioses chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4640,51 +4640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical approach of protein digestion in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of pig and chicken pepsins for protein hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion des protéines végétales chez les monogastriques. Exemple des protéines de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (2), pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5309,178 +5309,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les fonctionnalités du microbiote pour comprendre son action sur son hôte animal : apports de la métaprotéomique et de la métabolomique</w:t>
+                <w:t xml:space="preserve">Physiologie digestive du poulet : Conditions de milieu rencontrées et étapes pouvant avoir un effet sur le microbiote digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Microbiote Volaille (PoultryMic)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France. 79 diapo</w:t>
+              <w:t xml:space="preserve">Animation Topic 3 : Vision intégrée du processus infectieux; Culture in vitro, en fermenteur, des microbiotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nouzilly, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788711v1</w:t>
+                <w:t xml:space="preserve">hal-02789964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologie digestive du poulet : Conditions de milieu rencontrées et étapes pouvant avoir un effet sur le microbiote digestif</w:t>
+                <w:t xml:space="preserve">Explorer les fonctionnalités du microbiote pour comprendre son action sur son hôte animal : apports de la métaprotéomique et de la métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation Topic 3 : Vision intégrée du processus infectieux; Culture in vitro, en fermenteur, des microbiotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nouzilly, France. pp.16</w:t>
+              <w:t xml:space="preserve">Réseau Microbiote Volaille (PoultryMic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. 79 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789964v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
@@ -6284,277 +6284,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742237v1</w:t>
+                <w:t xml:space="preserve">hal-01210972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210972v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
               </w:r>
@@ -6678,90 +6678,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lalande</w:t>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
@@ -6784,165 +6784,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points forts et points faibles des solutions de contrôle de la santé digestive</w:t>
+                <w:t xml:space="preserve">Microbiote intestinal et santé digestive : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique ISPAIA sur « Utiliser moins et mieux les antibiotiques en filières avicoles ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Ploufragan, France. 45 diapositives</w:t>
+              <w:t xml:space="preserve">Rencontres MSD Santé Animale, Santé intestinale et immunité chez la volaille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Malo, France. 60 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796533v1</w:t>
+                <w:t xml:space="preserve">hal-02795968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal et santé digestive : état des lieux</w:t>
+                <w:t xml:space="preserve">Points forts et points faibles des solutions de contrôle de la santé digestive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres MSD Santé Animale, Santé intestinale et immunité chez la volaille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Malo, France. 60 diapositives</w:t>
+              <w:t xml:space="preserve">Journée technique ISPAIA sur « Utiliser moins et mieux les antibiotiques en filières avicoles ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Ploufragan, France. 45 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795968v1</w:t>
+                <w:t xml:space="preserve">hal-02796533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
               </w:r>
@@ -7047,152 +7047,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t>
+              <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742895v1</w:t>
+                <w:t xml:space="preserve">hal-01193811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t>
               </w:r>
@@ -7297,135 +7280,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193811v1</w:t>
+                <w:t xml:space="preserve">hal-02742895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t>
               </w:r>
@@ -7858,277 +7858,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+                <w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on apparent metabolisable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Jouy-enJosas, France</w:t>
+              <w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390122v1</w:t>
+                <w:t xml:space="preserve">hal-01019134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the digestive microbiota between two divergent lines of chickens selected based on apparent metabolisable energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guardia</w:t>
+                <w:t xml:space="preserve">Comparaison du microbiote bactérien digestif de poulets sélectionnés sur leur énergie métabolisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christele Dupont</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. INRA-Rowett Symposium on Gut Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.86</w:t>
+              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Jouy-enJosas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019134v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIEF - Recherche des gènes en cause dans la capacité de digestion et la production de rejets des poulets de chair</w:t>
               </w:r>
@@ -8153,51 +8153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8511,51 +8511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Anaerobic Microbiology ISAM 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Smolenice, Slovakia</w:t>
@@ -9334,51 +9334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la méthode d’extraction d’ADN sur l’analyse du microbiote digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9453,398 +9453,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des troubles digestifs non spécifiques chez le dindonneau par morphométrie de l'intestin grêle</w:t>
+                <w:t xml:space="preserve">Individual variability in the digestive flora of the broiler chicken analysed by molecular fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rideaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">16th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754913v1</w:t>
+                <w:t xml:space="preserve">hal-02755077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variability in the digestive flora of the broiler chicken analysed by molecular fingerprint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of fruto-oligosaccharides or whole wheat on the performance and the digestive tract of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Symposium on Poultry Nutrition</w:t>
+              <w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755077v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of fruto-oligosaccharides or whole wheat on the performance and the digestive tract of broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Williams</w:t>
+                <w:t xml:space="preserve">Caractérisation des troubles digestifs non spécifiques chez le dindonneau par morphométrie de l'intestin grêle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Quimerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756964v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of non-specific digestive disorders in turkey using intestinal morphometry</w:t>
               </w:r>
@@ -10074,467 +10074,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microflore digestive des volailles : nouvelles techniques d´analyse et modifications par l´alimentation</w:t>
+                <w:t xml:space="preserve">Variabilité individuelle de la flore digestive du poulet observée par empreinte moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rideaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Moreau-Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion technique CEVA Nutrition Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369662v1</w:t>
+                <w:t xml:space="preserve">hal-02755143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité individuelle de la flore digestive du poulet observée par empreinte moléculaire</w:t>
+                <w:t xml:space="preserve">Microflore digestive des volailles : nouvelles techniques d´analyse et modifications par l´alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Réunion technique CEVA Nutrition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755143v1</w:t>
+                <w:t xml:space="preserve">hal-03369662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de fructo-oligosaccharides ou des grains entiers de blé sur les performances et le tube digestif du poulet de chair</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origine de la variation de la digestion des protéines de pois (Pisum sativum L.) chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755268v1</w:t>
+                <w:t xml:space="preserve">hal-02755102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine de la variation de la digestion des protéines de pois (Pisum sativum L.) chez le poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de fructo-oligosaccharides ou des grains entiers de blé sur les performances et le tube digestif du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755102v1</w:t>
+                <w:t xml:space="preserve">hal-02755268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microflore digestive des volailles : Importance pour l’animal et état des connaissances de la flore digestive</w:t>
               </w:r>
@@ -10926,77 +10926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des graines entières de blé présentées en libre choix sur la résistance à la coccidiose (E. tenella, E. maxima, E. acervulina) chez le poulet jusqu'à 7 jours post-inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11034,51 +11034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'hydrolyse in vitro par les pepsines de porc ou de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11142,51 +11142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea (Pisum sativum L.) protein digestion in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11267,51 +11267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical approach of protein digestion in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13022,277 +13022,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two phytobiotic blends on growth performances and digestibility of broiler chickens in two rearing densities according to their growth potential</w:t>
+                <w:t xml:space="preserve">Effect of phytobiotic blends on digestive microbiota of broiler chickens in two rearing densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France. French Branch of World's Poultry Science Association, World's Poultry Science Journal, 66, 2010, Proceedings of the 13th European Poultry Conference (EPC 2010)</w:t>
+              <w:t xml:space="preserve">7. Joint Symposium Gut Microbiology: new insights into gut microbial ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. Rowett-INRA, 2010, 7th Joint Symposium Gut Microbiology: new insights into gut microbial ecosystems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756066v1</w:t>
+                <w:t xml:space="preserve">hal-02757050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phytobiotic blends on digestive microbiota of broiler chickens in two rearing densities</w:t>
+                <w:t xml:space="preserve">Effect of two phytobiotic blends on growth performances and digestibility of broiler chickens in two rearing densities according to their growth potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Joint Symposium Gut Microbiology: new insights into gut microbial ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. Rowett-INRA, 2010, 7th Joint Symposium Gut Microbiology: new insights into gut microbial ecosystems</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France. French Branch of World's Poultry Science Association, World's Poultry Science Journal, 66, 2010, Proceedings of the 13th European Poultry Conference (EPC 2010)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757050v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytobiotic blends on growth performances and digestive microbiota of broiler chickens in two rearing densities</w:t>
               </w:r>
@@ -14037,77 +14037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sequential feeding of whole wheat on coccidial infection with Eimeria acervulina in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Naciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14771,233 +14771,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode opératoire : Cacectomie du poussin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode opératoire : Extraction d'ADN bactérien dans des échantillons digestifs ou des fèces de poulets à partir du kit Qiagen QIAamp DNA Mini Kit (Version V2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Trotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794427v1</w:t>
+                <w:t xml:space="preserve">hal-03794788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode opératoire : Extraction d'ADN bactérien dans des échantillons digestifs ou des fèces de poulets à partir du kit Qiagen QIAamp DNA Mini Kit (Version V2)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mode opératoire : Cacectomie du poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dalifard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03794788v1</w:t>
+                <w:t xml:space="preserve">hal-03794427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d’ADN bactérien dans des contenus digestifs de poulets à partir du kit Qiagen QIAamp DNA Mini Kit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15054,51 +15054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode opératoire : Composition du microbiote bactérien digestif du poulet déterminée par qPCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17343,355 +17343,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of alternative to AGP on the digestive flora using fingerprint methods (RFLP, CE-SSCP and TTGE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Pissavin</w:t>
+                <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (3ème année) du Programme européen PoultryFlorGut 2005-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Christensen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRA SRA. 2008, 115 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA SRA. 2008, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369096v1</w:t>
+                <w:t xml:space="preserve">hal-03369113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (3ème année) du Programme européen PoultryFlorGut 2005-2008</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRA SRA. 2008, 119 p</w:t>
+                <w:t xml:space="preserve">Effets d’extraits végétaux sur les performances de croissance et la flore digestive en conditions normales ou altérées chez le poulet de chair. Rapport 1 : Performances zootechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] INRA BOA. 2008, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03369113v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’extraits végétaux sur les performances de croissance et la flore digestive en conditions normales ou altérées chez le poulet de chair. Rapport 1 : Performances zootechniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of alternative to AGP on the digestive flora using fingerprint methods (RFLP, CE-SSCP and TTGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] INRA BOA. 2008, 33 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Badiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Francesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pissavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA SRA. 2008, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03368844v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (1ère année) du Programme européen PoultryFlorGut 2005-2008</w:t>
               </w:r>
@@ -18780,51 +18780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11A1319A"/>
+    <w:nsid w:val="D60CA359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19011,51 +19011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168964473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14294" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vi&#233;not" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rousselin-Rousvoal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Morvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roffidal Lucien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alleman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufourcq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01117662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035782" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rideaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Henriksen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.06.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71L5KSQ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802123351" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3N816X7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZH54H15-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Svihus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660701341963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.01.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933906001115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0AF83BB0B859A1DF22E7387476864AE72286BBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Quimerc'H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674276v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/82.11.1668" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maisonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naciri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;rot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19990404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chagneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Melcion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788711v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608192v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Konsak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recoquillay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fron&#231;ois Recoquillay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recoquillay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753652v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guardia Sarah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoquillay Fran&#231;ois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessire Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leconte Maryse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366092v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Vivien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quimerc'H" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755102v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Hagarat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761476v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paviot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766072v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840114v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765083v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774633v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364610v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756066v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757304v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wpsa.com/index.php/publications/wpsa-proceedings/2009/17th-espn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757716v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367016v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766069v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794846v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794871v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794890v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794904v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794427v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalifard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794456v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369951v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lessire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367023v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367837v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284990v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801041v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805420v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369777v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369563v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369541v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Bjerrum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368841v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Badiola" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369144v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369158v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369166v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369176v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03370572v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790899v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370705v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168964473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Trotereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14294" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vi&#233;not" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.05.022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rousselin-Rousvoal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Morvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roffidal Lucien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alleman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufourcq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01117662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boumart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lalande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035782" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rideaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Henriksen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Bisgaard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Lalles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.06.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71L5KSQ9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802123351" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3N816X7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassecuelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZH54H15-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Svihus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660701341963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2006.01.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933906001115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0AF83BB0B859A1DF22E7387476864AE72286BBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Quimerc'H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674276v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/82.11.1668" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maisonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naciri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;rot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19990404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chagneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Melcion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608192v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795968v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Konsak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreau-Vauzelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390122v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749812v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recoquillay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fron&#231;ois Recoquillay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recoquillay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753652v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366140v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guardia Sarah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recoquillay Fran&#231;ois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessire Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leconte Maryse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366092v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Vivien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quimerc'H" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vivien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755143v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369662v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755102v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755268v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Hagarat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761476v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paviot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766072v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gueguen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840114v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765083v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774633v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364610v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803005v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757304v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wpsa.com/index.php/publications/wpsa-proceedings/2009/17th-espn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757716v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367016v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766069v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794846v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794871v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794890v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794904v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794788v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalifard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794427v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794456v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369951v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lessire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367023v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367837v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284990v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801041v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805420v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369777v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369563v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369541v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369603v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesh" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Bjerrum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368841v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368844v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369096v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Badiola" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369144v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369158v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369166v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369176v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03370572v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790899v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370705v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>