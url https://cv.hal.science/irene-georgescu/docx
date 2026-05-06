--- v1 (2026-03-26)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -975,903 +975,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement et EHPAD : quelles pistes de réflexions ?</w:t>
+                <w:t xml:space="preserve">Antécédents et efficacité des stratégies de médiation de conflits : le cas des présidents de Commissions mixtes paritaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cohard</w:t>
+                <w:t xml:space="preserve">François Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Taphanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.461-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1053837ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091787v1</w:t>
+                <w:t xml:space="preserve">halshs-01937814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antécédents et efficacité des stratégies de médiation de conflits : le cas des présidents de Commissions mixtes paritaires en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brunel</w:t>
+                <w:t xml:space="preserve">Vieillissement et EHPAD : quelles pistes de réflexions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Taphanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.545-560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03596359v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">antécédents et efficacité des stratégies de médiation : l’intervention des présidents de Commissions mixtes paritaires en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Feedback centré sur une facette de la performance et pression financière interne dans le cadre de la realization d’une tâche complexe : une étude dans les hôpitaux publics français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Taphanel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1053837ar⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1060892ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01937814v1</w:t>
+                <w:t xml:space="preserve">hal-02057154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback centré sur une facette de la performance et pression financière interne dans le cadre de la realization d’une tâche complexe : une étude dans les hôpitaux publics français.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maîtrise des dépenses de personnel des établissements publics de santé : d'un mythe à des réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.758-763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1060892ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02057154v1</w:t>
+                <w:t xml:space="preserve">hal-02608188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise des dépenses de personnel des établissements publics de santé : d'un mythe à des réalités ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of financial pressure and up coding behavior in French public hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank G.H. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2-3 (110), pp.156-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2013.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608188v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of financial pressure and up coding behavior in French public hospitals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressions budgétaires à l'hôpital : une étude qualitative du concept de « RAPM » auprès de praticiens hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank G.H. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2013.02.003⟩</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.183.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02100570v1</w:t>
+                <w:t xml:space="preserve">hal-01825502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressions budgétaires à l'hôpital : une étude qualitative du concept de « RAPM » auprès de praticiens hospitaliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pression budgétaire et implication organisationnelle des médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 29 (n°6-7), p. 294-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.183.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01825502v1</w:t>
+                <w:t xml:space="preserve">halshs-01044826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression budgétaire et implication organisationnelle des médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (6-7), pp.294-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jgem.116.0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1881,51 +1764,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Feedback Platform in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Morinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1954,73 +1837,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd IEEE-TEMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kaunas (Lithuania), Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional capitalism and digitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Morinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2049,73 +1932,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS European Group for Organizational Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sub-theme 05: [SWG] Digitalization of Social Evaluations – Social Media, Platforms, and their Evaluative Roles, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democratizing Healthcare: Opportunities for Value Creation through Patient Feedback Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Matilda Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2144,73 +2027,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Platform to &amp;quot;Grade Your Doctor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Matilda Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2226,303 +2109,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient feedback platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Matilda Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Farazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Open Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du changement et bien- être au travail anticipé : Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggricks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next Frontier for Health Systems: Learning from Patient’s Behavior and Fuzzy Factors Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjing Sun</w:t>
+                <w:t xml:space="preserve">Xiaochen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Ordieres-Meré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,168 +2420,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R&amp;D Management Conference, The Innovation Challenge: Bridging Research, Industry and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC; Ecole polytechnique, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement, incertitude et qualité de vie au travail : quelles stratégies d’ajustement ? Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Anaheim California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118327v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite du changement et qualité de vie au travail anticipée. Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2727,1372 +2610,1372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Université de printemps de l’Audit Social et 2èmes Rencontres Internationales de Recherche en Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement, incertitude et qualité de vie au travail : quelles stratégies d’ajustement ? Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Anaheim California, United States</w:t>
+              <w:t xml:space="preserve">29ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840556v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les heuristiques du jugement en contrôle de gestion : le cas des décisions rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noel Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international EAISM Public sector conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion des organisations publiques entre pilotage et reporting: une étude exploratoire sur les universités et les hôpitaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Symposium International : Regards croisés sur les transformations de la gestion et des organisations publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Paroxysmal Extrem Work : the role of Organizational Citizenship Behavior,</w:t>
+                <w:t xml:space="preserve">Les épreuves du contrôle : le cas d’une entreprise équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Grima</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Prudhomme</w:t>
+                <w:t xml:space="preserve">S. Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th congress of European Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valencia, Espagne</w:t>
+              <w:t xml:space="preserve">Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130006v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épreuves du contrôle : le cas d’une entreprise équitable</w:t>
+                <w:t xml:space="preserve">Coping with Paroxysmal Extrem Work : the role of Organizational Citizenship Behavior,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sponem</w:t>
+                <w:t xml:space="preserve">L. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix en Provence-Marseille, France</w:t>
+              <w:t xml:space="preserve">14th congress of European Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094338v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with Paroxysmal ExtremWork: the role of Organizational Citizenship Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grima</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th congress of European Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques chez les acteurs du soin à l'hôpital : managérialisation et identité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès de l'association de gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des pratiques chez les acteurs du soin à l’hôpital : managérialisation et identité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerialism and professional identity: an exploratory study in French Public Hospitals</w:t>
+                <w:t xml:space="preserve">Communication de l'information et pression financière interne: une étude exploratoire dans une organisation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th congress of European Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Pays-Bas</w:t>
+              <w:t xml:space="preserve">33ème Congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122112v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication de l'information et pression financière interne: une étude exploratoire dans une organisation professionnelle</w:t>
+                <w:t xml:space="preserve">Managerialism and professional identity: an exploratory study in French Public Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de l'AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th congress of European Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122123v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de l'information et pressions financière interne: une étude exploratoire dans une organisation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of controls and pressure: a study on professional organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EAA Annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ljubljana, Slovénie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRESSIONS ET BUDGET: UNE ETUDE QUALITATIVE DANS LE SECTEUR HOSPITALIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements d'une meta-analyse sur le lien participation budgétaire - performance managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bonache</w:t>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00460130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4102,918 +3985,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches contingentes (structurelles et comportementales du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dambrin Claire; Mourey Damien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en contrôle de gestion. Approches organisationnelles et sociétales du contrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.39-58, 2023, 978-2-37687-766-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Contrôle de gestion et les mutations de l’hôpital Public dans un monde en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bollecker; Angèle Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VUIBERT, pp.143-149, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Slack(s), risques climatiques et organisations de santé : quelles perspectives de recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Barreda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Georgescu</w:t>
+                <w:t xml:space="preserve">Thomas Le Ludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Ludec</w:t>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.107-126, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hôpitaux et les universités à l'heure du reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Augé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting, innovations et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.179-194, 2018, 978-2-37687-120-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11. Des illusions et désillusions de la mesure : le cas du secteur hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.255, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.chape.2018.01.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module 2201 Comptabilité de Gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT TC 1ère année</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module 3105. Gestion financière et budgétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT TC 2ère année</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations du secteur hospitalier francais et risques, un état de l’art</w:t>
+                <w:t xml:space="preserve">Module 11. Calcul et analyse des coûts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. San Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une politique du risque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2014</w:t>
+              <w:t xml:space="preserve">DUT GEA 2ère année</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102688v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module 11. Calcul et analyse des coûts</w:t>
+                <w:t xml:space="preserve">Transformations du secteur hospitalier francais et risques, un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. San Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DUT GEA 2ère année</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2014</w:t>
+              <w:t xml:space="preserve">Pour une politique du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102683v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module 5. Calcul et analyse des coûts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT GEA 2ère année</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5023,114 +4906,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Pression Financière Interne, ses déterminants et ses effets sur les attitudes et comportements: le cas de l'hôpital public français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00560745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5277,51 +5160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oprea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giacomelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sartirana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Trinchero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2025.105412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scott&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07735-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Pundziene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Gerulaitiene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Farazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03420806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2019-4309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Taphanel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053837ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aug&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060892ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G.H. Hartmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2013.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX3J47WX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.183.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.116.0294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Farazi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggricks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjing Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Zheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ordieres-Mer&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrikx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Chauvey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prudhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sponem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Ludec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0255" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. San Martino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oprea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giacomelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sartirana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Trinchero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2025.105412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scott&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07735-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Pundziene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Gerulaitiene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Farazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03420806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2019-4309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Taphanel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053837ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060892ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G.H. Hartmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2013.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX3J47WX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.183.0067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.116.0294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920487v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Farazi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggricks" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjing Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Zheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ordieres-Mer&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrikx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Chauvey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sponem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prudhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Ludec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. San Martino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>