--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -975,226 +975,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antécédents et efficacité des stratégies de médiation de conflits : le cas des présidents de Commissions mixtes paritaires en France</w:t>
+                <w:t xml:space="preserve">Vieillissement et EHPAD : quelles pistes de réflexions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Grima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brunel</w:t>
+                <w:t xml:space="preserve">Philippe Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Taphanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.545-560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01937814v1</w:t>
+                <w:t xml:space="preserve">hal-02091787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement et EHPAD : quelles pistes de réflexions ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cohard</w:t>
+                <w:t xml:space="preserve">Antécédents et efficacité des stratégies de médiation de conflits : le cas des présidents de Commissions mixtes paritaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Taphanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.461-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1053837ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091787v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01937814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback centré sur une facette de la performance et pression financière interne dans le cadre de la realization d’une tâche complexe : une étude dans les hôpitaux publics français.</w:t>
               </w:r>
@@ -1206,51 +1206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2450,312 +2450,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement, incertitude et qualité de vie au travail : quelles stratégies d’ajustement ? Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Anaheim California, United States</w:t>
+              <w:t xml:space="preserve">29ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840556v1</w:t>
+                <w:t xml:space="preserve">hal-02118327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et qualité de vie au travail anticipée. Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Université de printemps de l’Audit Social et 2èmes Rencontres Internationales de Recherche en Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Anaheim California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118325v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement, incertitude et qualité de vie au travail : quelles stratégies d’ajustement ? Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
+                <w:t xml:space="preserve">Conduite du changement et qualité de vie au travail anticipée. Le cas d’un regroupement de laboratoires de biologie médicale d’un hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariel Eggrikx</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">20ème Université de printemps de l’Audit Social et 2èmes Rencontres Internationales de Recherche en Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118327v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les heuristiques du jugement en contrôle de gestion : le cas des décisions rapides</w:t>
               </w:r>
@@ -2836,51 +2836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3020,230 +3020,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épreuves du contrôle : le cas d’une entreprise équitable</w:t>
+                <w:t xml:space="preserve">Coping with Paroxysmal Extrem Work : the role of Organizational Citizenship Behavior,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deville</w:t>
+                <w:t xml:space="preserve">A. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sponem</w:t>
+                <w:t xml:space="preserve">L. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix en Provence-Marseille, France</w:t>
+              <w:t xml:space="preserve">14th congress of European Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094338v1</w:t>
+                <w:t xml:space="preserve">hal-02130006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Paroxysmal Extrem Work : the role of Organizational Citizenship Behavior,</w:t>
+                <w:t xml:space="preserve">Les épreuves du contrôle : le cas d’une entreprise équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivière</w:t>
+                <w:t xml:space="preserve">A. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Prudhomme</w:t>
+                <w:t xml:space="preserve">S. Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th congress of European Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Valencia, Espagne</w:t>
+              <w:t xml:space="preserve">Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130006v1</w:t>
+                <w:t xml:space="preserve">hal-02094338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with Paroxysmal ExtremWork: the role of Organizational Citizenship Behavior</w:t>
               </w:r>
@@ -3268,51 +3268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th congress of European Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4662,178 +4662,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module 11. Calcul et analyse des coûts</w:t>
+                <w:t xml:space="preserve">Transformations du secteur hospitalier francais et risques, un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. San Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DUT GEA 2ère année</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2014</w:t>
+              <w:t xml:space="preserve">Pour une politique du risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102683v1</w:t>
+                <w:t xml:space="preserve">hal-02102688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations du secteur hospitalier francais et risques, un état de l’art</w:t>
+                <w:t xml:space="preserve">Module 11. Calcul et analyse des coûts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. San Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une politique du risque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2014</w:t>
+              <w:t xml:space="preserve">DUT GEA 2ère année</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102688v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module 5. Calcul et analyse des coûts</w:t>
               </w:r>
@@ -5160,51 +5160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oprea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giacomelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sartirana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Trinchero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2025.105412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scott&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07735-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Pundziene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Gerulaitiene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Farazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03420806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2019-4309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Taphanel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053837ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060892ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G.H. Hartmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2013.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX3J47WX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.183.0067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.116.0294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920487v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Farazi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggricks" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjing Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Zheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ordieres-Mer&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrikx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Chauvey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sponem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prudhomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Ludec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. San Martino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Morini&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sea Matilda Bez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2024.102768" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oprea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Giacomelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sartirana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Trinchero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2025.105412" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scott&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07735-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Pundziene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Gerulaitiene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2023.102748" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saleh Farazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2022.102625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03420806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-12-2019-4309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.192.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091787v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cohard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Taphanel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053837ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060892ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amadieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank G.H. Hartmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2013.02.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX3J47WX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.183.0067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.116.0294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920487v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03672293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Farazi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggricks" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjing Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Zheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ordieres-Mer&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrikx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel Chauvey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prudhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sponem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Ludec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. San Martino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102683v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>