--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1619,186 +1619,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensation et le passage</w:t>
+                <w:t xml:space="preserve">Saints suaires : de la destruction des icônes à une poétique de l’empreinte dans Blankets de Craig Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Groensteen. </w:t>
+              <w:t xml:space="preserve">Henri Garric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baudoin. Dessiner la vie. Catalogue de l’exposition « La belle saison d’Edmond Baudoin » à la Cité Internationale de la Bande Dessinée, octobre 2021-juin 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mosquito, 2022, 2352839262</w:t>
+              <w:t xml:space="preserve">La destruction des images en bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Iconotextes, 978-2869067868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650801v1</w:t>
+                <w:t xml:space="preserve">hal-03641131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saints suaires : de la destruction des icônes à une poétique de l’empreinte dans Blankets de Craig Thompson</w:t>
+                <w:t xml:space="preserve">La sensation et le passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Henri Garric. </w:t>
+              <w:t xml:space="preserve">Thierry Groensteen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La destruction des images en bande dessinée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Baudoin. Dessiner la vie. Catalogue de l’exposition « La belle saison d’Edmond Baudoin » à la Cité Internationale de la Bande Dessinée, octobre 2021-juin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mosquito, 2022, 2352839262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03641131v1</w:t>
+                <w:t xml:space="preserve">hal-03650801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie de la versification dans le comic strip de Pif le Chien de 1947 à 1953</w:t>
               </w:r>
@@ -3153,165 +3153,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part animale de la mimesis dans Les Onze de Pierre Michon</w:t>
+                <w:t xml:space="preserve">Fête des sens et image impossible, la représentation de la jouissance dans la BD européenne contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études CPGE au lycée Carnot de Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Lettres de l’Université de Bourgogne, Mar 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Le corps en fête. Le corps dans tous ses états dans la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, FORELLIS, Nov 2019, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650759v1</w:t>
+                <w:t xml:space="preserve">hal-03643256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fête des sens et image impossible, la représentation de la jouissance dans la BD européenne contemporaine</w:t>
+                <w:t xml:space="preserve">La part animale de la mimesis dans Les Onze de Pierre Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps en fête. Le corps dans tous ses états dans la bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, FORELLIS, Nov 2019, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Journée d’études CPGE au lycée Carnot de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Lettres de l’Université de Bourgogne, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643256v1</w:t>
+                <w:t xml:space="preserve">hal-03650759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girl Power : quand la bande dessinée libère les femmes… Ou pas ?</w:t>
               </w:r>
@@ -3774,200 +3774,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et bande dessinée, deux arts en friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paracuellos de Carlos Giménez, entre histoire et mémoire : la tentation subalterniste de l’autobiographie dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Nouvelles perspectives de la recherche en littérature comparée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHRIM; Département des lettres modernes à l’ENS de Lyon, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale de l’université Paris 8 : "La bande dessinée historique, un objet d’Histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650785v1</w:t>
+                <w:t xml:space="preserve">hal-03643425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paracuellos de Carlos Giménez, entre histoire et mémoire : la tentation subalterniste de l’autobiographie dessinée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Littérature et bande dessinée, deux arts en friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale de l’université Paris 8 : "La bande dessinée historique, un objet d’Histoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Nouvelles perspectives de la recherche en littérature comparée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHRIM; Département des lettres modernes à l’ENS de Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643425v1</w:t>
+                <w:t xml:space="preserve">hal-03650785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4010,53 +4010,270 @@
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05345947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une préférence pour la douceur : récit(s) de la caresse à l'époque contemporaine (1980-2019) : histoire, esthétique et poétique en bande dessinée et en littérature : domaines français, anglais, allemand, italien et nord-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littérature générale [cs.GL]. Université de Bourgogne (UB), 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UBFCH041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05562731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau paysage BD-Comics-Mangas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Czornyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Majouga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4124,51 +4341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E6218F0"/>
+    <w:nsid w:val="4527E645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4355,51 +4572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-le-roy-ladurie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5251-326X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barth -Rabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Kadari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dubost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Landot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05326542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.055.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kondrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Colinas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dg7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03639946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650801v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediaserveur.u-bourgogne.fr/channels/#cptc-bd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/manifestations/19_20/19_10_08-09.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004442719_008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03612810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03612853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lafouge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roug&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05345947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-le-roy-ladurie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5251-326X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barth -Rabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Kadari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dubost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Landot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05326542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.055.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kondrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Colinas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dg7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03639946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediaserveur.u-bourgogne.fr/channels/#cptc-bd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/manifestations/19_20/19_10_08-09.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004442719_008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03612810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03612853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lafouge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roug&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03643425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03650785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05345947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05562731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UBFCH041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Ch&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Czornyj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Majouga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>