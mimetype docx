--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule of Law Vs Rule By Law in the Anthropocene: Questioning the Political Use of Law in the Judicial and Developmental Fields (panel chair &amp; discussant)</w:t>
+                <w:t xml:space="preserve">Présentation du Thema n° 106, intitulé « Circulations juridiques dans les Suds et malentendus opératoires autour de l’État de droit », paru dans la revue Critique internationale (janvier-mars 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2025, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Workshop « Émotions et rapports aux institutions régaliennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Emile Durkheim, Jan 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437376v1</w:t>
+                <w:t xml:space="preserve">hal-05437365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Thema n° 106, intitulé « Circulations juridiques dans les Suds et malentendus opératoires autour de l’État de droit », paru dans la revue Critique internationale (janvier-mars 2025)</w:t>
+                <w:t xml:space="preserve">Produire l’alignement « consensuel » sur les standards internationaux des droits humains en jouant avec la contrainte : le cas du plaidoyer abolitionniste marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Émotions et rapports aux institutions régaliennes » (organisé par Cécile Vigour, Centre Émile Durkheim/Sciences Po Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences Sociales du Droit (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde (LAM CNRS UMR 5115), May 2024, Pessac (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437365v1</w:t>
+                <w:t xml:space="preserve">hal-04588858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du plaidoyer abolitionniste: Enquêter sur les conditions de détention des condamné·es à mort au Maroc</w:t>
               </w:r>
@@ -376,918 +376,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire l’alignement « consensuel » sur les standards internationaux des droits humains en jouant avec la contrainte : le cas du plaidoyer abolitionniste marocain</w:t>
+                <w:t xml:space="preserve">Book launch: &amp;quot;Revolutionary Times. Mediterranean Perspectives” (Aracne 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sciences Sociales du Droit (SSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le Monde (LAM CNRS UMR 5115), May 2024, Pessac (Bordeaux), France</w:t>
+              <w:t xml:space="preserve">Book launch (Casa della Cultura)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TheSquare - Mediterranean Centre for Revolutionary Studies, Oct 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588858v1</w:t>
+                <w:t xml:space="preserve">hal-04555224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaider pour l’abolition de la peine de mort au Maroc : pour une analyse localisée de la mobilisation située et « consensuelle » du standard abolitionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de l’Association française de sociologie (AFS), RT13 Droit et justice, panel “Circulations transnationales de dispositifs judiciaires”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler « droits humains » et plaider pour la réforme de la « gouvernance sécuritaire » au Maroc: une transnationalisation des savoirs au service de la construction du dialogue « consensuel » entre acteurs associatifs, intergouvernementaux et étatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de l’Association française de sociologie (AFS), RT35 Sociologie des mondes associatifs, panel “Circulations des catégories d’action publique et associatives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaider pour l’abolition de la peine de mort et la réforme de la “gouvernance sécuritaire” au Maroc: saisir les productions localisées et “consensuelles” des savoirs de réforme entre orientations développementalistes et promotion des droits humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d’Intérêt Scientifique “Moyen-Orient et mondes musulmans” (GIS MOMM), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaider pour l’abolition de la peine de mort et la réforme de la “gouvernance sécuritaire” au Maroc: pluralité normative et dimension politique de la circulation transnationale du discours des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum international pour les sciences humaines et sociales "Insaniyyat"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits de catégorisations à partir d’interprétations contrastives portant sur l’évocation du référentiel islamique en rapport à une série de “faits” : Analyse de l’interconnexion entre l’arène juridique, médiatique et militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès de l’Association internationale de méthodologie juridique : Les faits et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation tirée de l'article &amp;quot;Le raisonnement préventif ou quand le contrôle devient hors de contrôle&amp;quot; (Droit et Société, n° 111, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Ethnométhodologie francophone du droit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nederlands Instituut Marokko (NIMAR), Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rights as a Reformist Tool: Pluralising Normative Circulations and Political Uses of the Human Rights Discourse in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss International Political Sociology Seminar Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucile Maertens; Matthias Leese; Klaus Dingwerth, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03593579v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moroccan Human Rights NGOs’ Reform Work : A Locally-based Advocacy Engaged in Normative Transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European University Annual Doctoral Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctoral School of Political Science (Central European University), Apr 2021, Vienna (Online, Zoom), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit sous la pression du raisonnement préventif : Les « raccourcis » opérés dans l'urgence d'identifier la « menace à l'ordre public »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "Droit et temporalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de sociologie des organisations (Sciences Po Paris), Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moroccan Human Rights NGOs’ Advocacy Work in-between Power Dynamics and Transnational Circulations of Norms : The Case of the Abolitionist Campaign and Security Governance Reforms in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SISP Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società italiana di scienze politiche, Sep 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Islam sotto sorveglianza in Francia : battaglie legali e percezioni conflittuali della pratica religiosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire adressé aux étudiant.e.s du Master en Droits de l'homme, migrations et coopération internationale de l'Université de Bergame (Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03053733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1297,967 +1228,967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Circulations juridiques dans les Suds et malentendus opératoires autour de l’État de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guellec Sefraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 106 (1), pp.11-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.106.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaider pour l’abolition de la peine de mort face au statu quo punitif : accommodements dans un régime de contrainte consensuelle au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 106 (1), pp.87-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.106.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légalisme, pluralisme et jugement réfléchissant : la dimension politique de la justice transitionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de Justice transitionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaider la « bonne gouvernance sécuritaire » au Maroc : Domestiquer les savoirs de réforme en régime de contrainte consensuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11x4a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrange (Delphine), Louis (Marieke), Nay (Olivier), dir. – Le tournant social de l’international. Les organisations internationales face aux sociétés civiles. Postface de Bob Reinalda. – Rennes, Presses universitaires de Rennes, 2021 (Res publica). 202 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72 (4), pp.616-618. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.724.0616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Islam catégorisé par le droit positif. Juger la pertinence d'évoquer le référentiel islamique en rapport à une série de &amp;quot;faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a renewed humanitarian approach to peace negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle approche humanitaire des négociations de paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la fabrique sociale en allant au-delà du traumatisme : l’apport des interventions psychosociales dans le cadre des processus de justice transitionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de Justice transitionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement préventif ou quand le contrôle devient hors de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 111 (2), pp.251-267. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.111.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits entre catégories revendiquées et catégories attribuées à des justiciables : le référentiel islamique à l’aune du raisonnement préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Gafsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (2), https://www.cairn.info/revue-interdisciplinaire-d-etudes-juridiques-2021-2-page-151.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropen - Le dictionnaire francophone d'anthropologie ancré dans le contemporain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47854/IMHA9973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2267,124 +2198,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legalism, Pluralism and Reflective Judgement: the Political Dimension of Justice in Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giacomo Maria ARRIGO; Jacopo FRANCESCHINI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revolutionary Times: Mediterranean Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-112, 2023, 979–12–218–0328–8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aracne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.53136/9791221803281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2394,229 +2325,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morocco: An Analysis of the Advocacy for the Abolition of the Death Penalty (interview), theSquare – Mediterranean Centre for Revolutionary Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morocco: An Analysis of the Advocacy for the Abolition of the Death Penalty (interview), theSquare – Mediterranean Centre for Revolutionary Studies</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">La portée symbolique de la peine de mort au Maroc mise en débat dans l’affaire Adnane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593551v1</w:t>
+                <w:t xml:space="preserve">hal-03495858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La portée symbolique de la peine de mort au Maroc mise en débat dans l’affaire Adnane</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">International Actors’ Rule of Law Development Approaches in Post-Qaddafi Libya: When Top-down “Best Practices” Meet the Legacies of Protracted Conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, http://www.thesquarecentre.org/2021/07/03/international-actors-rule-of-law-development-approaches-in-post-qaddafi-libya-when-top-down-best-practices-meet-the-legacies-of-protracted-conflict/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2763,51 +2694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lizzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437376v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179663v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cadorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guellec Sefraoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.106.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.106.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x4a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624029v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0251" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gafsia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/IMHA9973" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/it/pubblicazioni/979122180328.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/9791221803281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lizzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cadorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guellec Sefraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.106.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.106.0087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x4a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0616" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gafsia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/IMHA9973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/it/pubblicazioni/979122180328.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/9791221803281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>