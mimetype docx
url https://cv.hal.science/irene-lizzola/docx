--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -238,441 +238,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà du plaidoyer abolitionniste: Enquêter sur les conditions de détention des condamné·es à mort au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès national de l'AFSP (Association française de science politique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ST33 Pratiques de l'enquête; Association française de science politique (AFSP), Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produire l’alignement « consensuel » sur les standards internationaux des droits humains en jouant avec la contrainte : le cas du plaidoyer abolitionniste marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sciences Sociales du Droit (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Afriques dans le Monde (LAM CNRS UMR 5115), May 2024, Pessac (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Au-delà du plaidoyer abolitionniste: Enquêter sur les conditions de détention des condamné·es à mort au Maroc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler « droits humains » et plaider pour la réforme de la « gouvernance sécuritaire » au Maroc: une transnationalisation des savoirs au service de la construction du dialogue « consensuel » entre acteurs associatifs, intergouvernementaux et étatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès national de l'AFSP (Association française de science politique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ST33 Pratiques de l'enquête; Association française de science politique (AFSP), Jul 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès national de l’Association française de sociologie (AFS), RT35 Sociologie des mondes associatifs, panel “Circulations des catégories d’action publique et associatives”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaider pour l’abolition de la peine de mort et la réforme de la “gouvernance sécuritaire” au Maroc: saisir les productions localisées et “consensuelles” des savoirs de réforme entre orientations développementalistes et promotion des droits humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d’Intérêt Scientifique “Moyen-Orient et mondes musulmans” (GIS MOMM), Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaider pour l’abolition de la peine de mort au Maroc : pour une analyse localisée de la mobilisation située et « consensuelle » du standard abolitionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de l’Association française de sociologie (AFS), RT13 Droit et justice, panel “Circulations transnationales de dispositifs judiciaires”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book launch: &amp;quot;Revolutionary Times. Mediterranean Perspectives” (Aracne 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book launch (Casa della Cultura)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TheSquare - Mediterranean Centre for Revolutionary Studies, Oct 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555224v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04179654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaider pour l’abolition de la peine de mort et la réforme de la “gouvernance sécuritaire” au Maroc: pluralité normative et dimension politique de la circulation transnationale du discours des droits de l’homme</w:t>
               </w:r>
@@ -1716,165 +1716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a renewed humanitarian approach to peace negotiations</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle approche humanitaire des négociations de paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625051v1</w:t>
+                <w:t xml:space="preserve">hal-03624029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche humanitaire des négociations de paix</w:t>
+                <w:t xml:space="preserve">Towards a renewed humanitarian approach to peace negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lizzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624029v1</w:t>
+                <w:t xml:space="preserve">hal-03625051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la fabrique sociale en allant au-delà du traumatisme : l’apport des interventions psychosociales dans le cadre des processus de justice transitionnelle</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lizzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cadorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guellec Sefraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.106.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.106.0087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x4a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0616" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gafsia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/IMHA9973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/it/pubblicazioni/979122180328.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/9791221803281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lizzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437365v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cadorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guellec Sefraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.106.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.106.0087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x4a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0616" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Gafsia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/IMHA9973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/it/pubblicazioni/979122180328.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53136/9791221803281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>