--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -249,299 +249,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04365998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Comprehensive, International and Interdisciplinary Analysis of Procreative Work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des professionnelles de la socialisation : visibilité du travail, normes professionnelles et clivages sociaux chez les assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38, 28 p</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.149-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703801v1</w:t>
+                <w:t xml:space="preserve">hal-04621523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des professionnelles de la socialisation : visibilité du travail, normes professionnelles et clivages sociaux chez les assistantes maternelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Pellissier</w:t>
+                <w:t xml:space="preserve">Toward a Comprehensive, International and Interdisciplinary Analysis of Procreative Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Seiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.149-168</w:t>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621523v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil des jeunes enfants par les professionnelles de la petite enfance : un travail éducatif aux formes multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barbier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -971,51 +971,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits et devoirs procréatifs : des normes et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1193,90 +1193,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir de jeunes enfants : variations éducatives dans l’ordinaire du travail des assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barbier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1462,51 +1462,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi sert le Genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Sevricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1673,51 +1673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="591C8643"/>
+    <w:nsid w:val="07BB370E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-lucile-hertzog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#252;hler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Roca I Escoda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.392.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.050.0141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.056.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.192.0123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/actualites-de-la-recherche/manifestations/26142-de-la-procreation-medicalement-assistee-elargie-a-la-procreation-amelioree" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Sevricourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fr&#233;mont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Devieilhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-lucile-hertzog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365998v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Cardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03132693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#252;hler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Roca I Escoda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.392.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.050.0141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.056.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.192.0123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0095" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/actualites-de-la-recherche/manifestations/26142-de-la-procreation-medicalement-assistee-elargie-a-la-procreation-amelioree" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04627333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Sevricourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fr&#233;mont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Devieilhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>