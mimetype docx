--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -1270,55 +1270,55 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Zaouche Gaudron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de socialisation extra familiale dans la petite enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Érès, pp.95-105, 2021, (Enfance et parentalité), 978-2-7492-7029-6. </w:t>
+              <w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.95-105, 2021, Enfance et parentalité, 978-2-7492-7029-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1673,51 +1673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07BB370E"/>
+    <w:nsid w:val="A7E87502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>