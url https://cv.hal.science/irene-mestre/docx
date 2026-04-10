--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -897,199 +897,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01442794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-food system transition in Central Asia: New perspectives for research</w:t>
+                <w:t xml:space="preserve">Еда, общество и природа : переосмысление продовольственной системе</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics, Migrations and Identities in Central Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central Eurasian Studies Society and European Society for Central Asian Studies, Jan 2025, Lisbon, Portugal. pp.239 - 269</w:t>
+              <w:t xml:space="preserve">Institute of History and Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyrgyz National University named after Jusup Balasagyn, Mar 2025, Bichkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942294v1</w:t>
+                <w:t xml:space="preserve">hal-05014916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Еда, общество и природа : переосмысление продовольственной системе</w:t>
+                <w:t xml:space="preserve">Agri-food system transition in Central Asia: New perspectives for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of History and Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyrgyz National University named after Jusup Balasagyn, Mar 2025, Bichkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Geopolitics, Migrations and Identities in Central Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Eurasian Studies Society and European Society for Central Asian Studies, Jan 2025, Lisbon, Portugal. pp.239 - 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014916v1</w:t>
+                <w:t xml:space="preserve">hal-04942294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food system transition in Central Asia: New perspectives for research</w:t>
               </w:r>
@@ -2218,1124 +2218,999 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Colloque de l'ASRDLF " Transitions, gouvernance territoriale et solidarités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise sanitaire : un analyseur pour un renouvellement de l’approche de la résilience des systèmes agricoles et alimentaires ?</w:t>
+                <w:t xml:space="preserve">Taking into account Nature's contributions to people in the management of protected areas: a leverage for integrated land-use management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Fréchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, gouvernance territoriale et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ecosystem Services Science, Policy and Practice in the face of Global Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713886v1</w:t>
+                <w:t xml:space="preserve">hal-04489699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account Nature's contributions to people in the management of protected areas: a leverage for integrated land-use management</w:t>
+                <w:t xml:space="preserve">Совместное управление пастбищами: каковы воздействия на устойчивость к внешнему воздействию земледельческо-скотоводческих сообществ? Пример Нарынской области</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Fréchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services Science, Policy and Practice in the face of Global Changes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">Présentation des résultats préliminaires de thèse dans cadre des petits-déjeuners scientifiques de l'Institut Français d'Etude sur l'Asie Centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bichkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489699v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Совместное управление пастбищами: каковы воздействия на устойчивость к внешнему воздействию земледельческо-скотоводческих сообществ? Пример Нарынской области</w:t>
+                <w:t xml:space="preserve">Panel discussion on the challenges and perspectives on natural resource management in Tajikistan and Kyrgyzstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation des résultats préliminaires de thèse dans cadre des petits-déjeuners scientifiques de l'Institut Français d'Etude sur l'Asie Centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bichkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">International Conference on Research for Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907340v1</w:t>
+                <w:t xml:space="preserve">hal-01907300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel discussion on the challenges and perspectives on natural resource management in Tajikistan and Kyrgyzstan</w:t>
+                <w:t xml:space="preserve">Динамики и напряженности в управлении природными ресурсами в приграничных сообществах Кыргызстана и Таджикистана</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asel Murzakulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research for Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Second Annual Life in Kyrgyzstan Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907300v1</w:t>
+                <w:t xml:space="preserve">hal-01907337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Динамики и напряженности в управлении природными ресурсами в приграничных сообществах Кыргызстана и Таджикистана</w:t>
+                <w:t xml:space="preserve">Comment la gestion communautaire façonne-t-elle la mobilité pastorale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asel Murzakulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Annual Life in Kyrgyzstan Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bishkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Deuxième Colloque International sur la Transhumance en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907337v1</w:t>
+                <w:t xml:space="preserve">hal-01907338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la gestion communautaire façonne-t-elle la mobilité pastorale?</w:t>
+                <w:t xml:space="preserve">La gestion communautaire des pâturages dans les zones rurales postsoviétiques du Kirghizstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque International sur la Transhumance en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Valencia, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire "L’aire postsoviétique / l’ère postcommuniste au prisme des sciences sociales (séminaire de doctorants pluridisciplinaire)", à l'ENS Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907338v1</w:t>
+                <w:t xml:space="preserve">hal-01907356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion communautaire des pâturages dans les zones rurales postsoviétiques du Kirghizstan</w:t>
+                <w:t xml:space="preserve">La gestion des pâturages dans la République Kirghize, adaptation et résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "L’aire postsoviétique / l’ère postcommuniste au prisme des sciences sociales (séminaire de doctorants pluridisciplinaire)", à l'ENS Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "l'Asie centrale dans tous ces Etats", École des Hautes Études en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907356v1</w:t>
+                <w:t xml:space="preserve">hal-01907301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des pâturages dans la République Kirghize, adaptation et résilience</w:t>
+                <w:t xml:space="preserve">The Challenges of the Pasture Committees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "l'Asie centrale dans tous ces Etats", École des Hautes Études en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Policy dialogue conference “Transformations in Common Pool Resources Management : Irrigation water and Pasture use” in the framework of the INDECA project, hosted by the University of Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907301v1</w:t>
+                <w:t xml:space="preserve">hal-01907305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenges of the Pasture Committees</w:t>
+                <w:t xml:space="preserve">Entretiens semi-directifs et observation participante. Questions de méthode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy dialogue conference “Transformations in Common Pool Resources Management : Irrigation water and Pasture use” in the framework of the INDECA project, hosted by the University of Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bishkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Module de formation "Méthodologies de l'enquête dans les études environnementales", ENS Lyon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907305v1</w:t>
+                <w:t xml:space="preserve">hal-01907373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretiens semi-directifs et observation participante. Questions de méthode.</w:t>
+                <w:t xml:space="preserve">Community-based pasture management, who manages the pasture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Module de formation "Méthodologies de l'enquête dans les études environnementales", ENS Lyon.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Study-tour on community-based pasture management in Kyrgyzstan for governemental organisations of Central Asian countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907373v1</w:t>
+                <w:t xml:space="preserve">hal-01907302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-based pasture management, who manages the pasture ?</w:t>
+                <w:t xml:space="preserve">Quels indicateurs opérationnels pour l'étude de la résilience d'un territoire? Réflexions à partir de l'étude de cas des systèmes agro-pastoraux au Kirghizstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study-tour on community-based pasture management in Kyrgyzstan for governemental organisations of Central Asian countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Bishkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Colloque de géographie international organisé par l'université Dmitri Cantemir et l'Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907302v1</w:t>
+                <w:t xml:space="preserve">hal-01907312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels indicateurs opérationnels pour l'étude de la résilience d'un territoire? Réflexions à partir de l'étude de cas des systèmes agro-pastoraux au Kirghizstan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Mestre</w:t>
+                <w:t xml:space="preserve">Études de cas à l'étranger: quelles questions se poser pour mener des entretiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mestre Irène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de géographie international organisé par l'université Dmitri Cantemir et l'Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Congrès doctoral de l'UMR5600 EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907312v1</w:t>
+                <w:t xml:space="preserve">hal-01317417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The law on Pastures in Kyrgyzstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Society for Central Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Astana, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3345,51 +3220,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole dans l’Aube : quelles interactions avec les autres filières du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3444,120 +3319,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-Based Pasture Management in Kyrgyzstan. What impacts on the resilience of local communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Research for Development (ICRD 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Berne, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3567,120 +3442,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transhumez, troupeaux kirghizes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où pâturer?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Change and Conflict in Central Asia : The Case of Agro-Pastoral Communities in Cross-border Areas of the Ferghana Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asel Murzakulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3696,51 +3571,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis and Conflict in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3750,237 +3625,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURAL RESOURCE MANAGEMENT DYNAMICS IN BORDER COMMUNITIES OF KYRGYZSTAN AND TAJIKISTAN. RESEARCH REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asel Murzakulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1862.3601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01442764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Stépanoff, Carole Ferret, Gaëlle Lacaze, Julien Thorez, Nomadismes d'Asie centrale et septentrionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image à la une : les pâturages du Kirghizistan, entre marges et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3990,91 +3865,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique kirghize-français-anglais sur l'élevage et les pâturages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4084,51 +3959,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des pratiques d’agriculture de régénération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4163,73 +4038,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Transitions Agricoles et Alimentaires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de l’agriculture de régénération pour les filières et les acteurs privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4264,73 +4139,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Transitions Agricoles et Alimentaires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les impacts de la Covid-19 sur la résilience des systèmes agricoles et alimentaires du Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4352,363 +4227,363 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Transitions des Territoires Agricoles. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04982857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pâturages kirghizes, entre marges et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFEAC; Institut français d'études sur l'Asie centrale. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">КОНФЛИКТЫ ЗА ПАСТБИЩНЫЕ РЕСУРСЫ В КЫРГЫЗСКОЙ РЕСПУБЛИКЕ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ibraimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliya Ibraimova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bilimbek Azhibekov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] CAMP Alatoo, ACTED, USAID. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01493866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicts over pasture resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ACTED, Bishkek. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicts over pasture resources in the Kyrgyz Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ibraimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliya Ibraimova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bilimbek Azhibekov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CAMP Alatoo; ACTED; USAID. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4718,100 +4593,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de la gestion communautaire des ressources pastorales à la résilience des communautés rurales post-soviétiques, le cas du Kirghizistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Jean Moulin - Lyon III, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02464471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4821,303 +4696,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating terms and circulating knowledge: creating a Kyrgyz-Russian-English glossary on urban resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinara Saparova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05246643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés : un anthropologue du Kirghizstan sur les pâturages en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Rahimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruslan Rahimov</w:t>
+                <w:t xml:space="preserve">Lucia Direnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Direnberger</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/14gmj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures industrielles, pesticides et santé reproductive dans le Sud du Kirghizstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakhmanbek Toichuyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Direnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05125838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5185,51 +5060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EB514F7"/>
+    <w:nsid w:val="1BBB549C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5416,51 +5291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-mestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6964-9439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240550048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dvc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11833" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i1.1000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailia Niiazova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Murzakulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fr&#233;chon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Ir&#232;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1862.3601" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ibraimova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilimbek Azhibekov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinara Saparova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-mestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6964-9439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240550048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dvc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11833" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i1.1000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailia Niiazova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Murzakulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fr&#233;chon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Ir&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1862.3601" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ibraimova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilimbek Azhibekov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinara Saparova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>