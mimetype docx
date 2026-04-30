--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -509,183 +509,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches environnementales et gestion des pâturages. Le cas du Kirghizstan</w:t>
+                <w:t xml:space="preserve">Quand les bergers creusent la montagne. Impact des activités minières artisanales sur les systèmes agropastoraux du Kirghizstan. Étude de cas dans la région de Naryn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Verte, la steppe ?, 200 (2), pp.254-273. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La géographie humaine des régions montagneuses post-socialistes, 105 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.3575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907296v1</w:t>
+                <w:t xml:space="preserve">halshs-01569952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les bergers creusent la montagne. Impact des activités minières artisanales sur les systèmes agropastoraux du Kirghizstan. Étude de cas dans la région de Naryn</w:t>
+                <w:t xml:space="preserve">Approches environnementales et gestion des pâturages. Le cas du Kirghizstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La géographie humaine des régions montagneuses post-socialistes, 105 (1), </w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Verte, la steppe ?, 200 (2), pp.254-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.3575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01569952v1</w:t>
+                <w:t xml:space="preserve">hal-01907296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Shepherds Mine Mountains: The Impact of Artisanal Mining on Agropastoral Systems in Kyrgyzstan. Case Study of Naryn Province</w:t>
               </w:r>
@@ -931,372 +931,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Еда, общество и природа : переосмысление продовольственной системе</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agriculture de régénération, un modèle consensuel pour les transitions agricoles et alimentaires dans le Ternois-7 Vallées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of History and Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyrgyz National University named after Jusup Balasagyn, Mar 2025, Bichkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Colloque CAMAA Circulations et appropriations des modèles agri-alimentaires : quelles prises pour les acteurs territoriaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ségolène Darly; Renaud Metereau; Magali Hulot; Frédéric Landy; Héloïse Rato; Morgane Retière; Manon Tassel, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014916v1</w:t>
+                <w:t xml:space="preserve">hal-05149896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-food system transition in Central Asia: New perspectives for research</w:t>
+                <w:t xml:space="preserve">Food system transition in Central Asia: New perspectives for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nailia Niiazova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics, Migrations and Identities in Central Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central Eurasian Studies Society and European Society for Central Asian Studies, Jan 2025, Lisbon, Portugal. pp.239 - 269</w:t>
+              <w:t xml:space="preserve">Navigating Change: Agricultural Sustainability and Rural Development in Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz institute of agricultural development in transitions economies; Westminster International University in Tashkent, Oct 2025, Tashkent, Uzbekistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942294v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food system transition in Central Asia: New perspectives for research</w:t>
+                <w:t xml:space="preserve">Еда, общество и природа : переосмысление продовольственной системе</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nailia Niiazova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigating Change: Agricultural Sustainability and Rural Development in Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibniz institute of agricultural development in transitions economies; Westminster International University in Tashkent, Oct 2025, Tashkent, Uzbekistan</w:t>
+              <w:t xml:space="preserve">Institute of History and Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyrgyz National University named after Jusup Balasagyn, Mar 2025, Bichkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323014v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture de régénération, un modèle consensuel pour les transitions agricoles et alimentaires dans le Ternois-7 Vallées ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agri-food system transition in Central Asia: New perspectives for research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CAMAA Circulations et appropriations des modèles agri-alimentaires : quelles prises pour les acteurs territoriaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ségolène Darly; Renaud Metereau; Magali Hulot; Frédéric Landy; Héloïse Rato; Morgane Retière; Manon Tassel, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Geopolitics, Migrations and Identities in Central Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Eurasian Studies Society and European Society for Central Asian Studies, Jan 2025, Lisbon, Portugal. pp.239 - 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149896v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contested transitions: exploring the narratives of agri-food systems in Central Asia</w:t>
               </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,178 +3045,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de cas à l'étranger: quelles questions se poser pour mener des entretiens ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Rolland</w:t>
+                <w:t xml:space="preserve">The law on Pastures in Kyrgyzstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès doctoral de l'UMR5600 EVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference of the European Society for Central Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Astana, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317417v1</w:t>
+                <w:t xml:space="preserve">hal-01907306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The law on Pastures in Kyrgyzstan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Mestre</w:t>
+                <w:t xml:space="preserve">Études de cas à l'étranger: quelles questions se poser pour mener des entretiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mestre Irène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Society for Central Asian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Astana, Kazakhstan</w:t>
+              <w:t xml:space="preserve">Congrès doctoral de l'UMR5600 EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907306v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,229 +3967,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des pratiques d’agriculture de régénération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Revue de l’agriculture de régénération pour les filières et les acteurs privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Transitions Agricoles et Alimentaires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567522v1</w:t>
+                <w:t xml:space="preserve">hal-04567508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de l’agriculture de régénération pour les filières et les acteurs privés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Revue des pratiques d’agriculture de régénération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Transitions Agricoles et Alimentaires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567508v1</w:t>
+                <w:t xml:space="preserve">hal-04567522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les impacts de la Covid-19 sur la résilience des systèmes agricoles et alimentaires du Grand Est</w:t>
               </w:r>
@@ -4319,241 +4319,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">КОНФЛИКТЫ ЗА ПАСТБИЩНЫЕ РЕСУРСЫ В КЫРГЫЗСКОЙ РЕСПУБЛИКЕ.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] CAMP Alatoo, ACTED, USAID. 2013</w:t>
+                <w:t xml:space="preserve">Conflicts over pasture resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ACTED, Bishkek. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01493866v1</w:t>
+                <w:t xml:space="preserve">halshs-01240148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts over pasture resources</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ACTED, Bishkek. 2013</w:t>
+                <w:t xml:space="preserve">КОНФЛИКТЫ ЗА ПАСТБИЩНЫЕ РЕСУРСЫ В КЫРГЫЗСКОЙ РЕСПУБЛИКЕ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ibraimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilimbek Azhibekov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] CAMP Alatoo, ACTED, USAID. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240148v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicts over pasture resources in the Kyrgyz Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliya Ibraimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilimbek Azhibekov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CAMP Alatoo; ACTED; USAID. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4670,329 +4670,426 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02464471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating terms and circulating knowledge: creating a Kyrgyz-Russian-English glossary on urban resilience</w:t>
+                <w:t xml:space="preserve">Trajectories and Challenges of Geographical Indications in the Kyrgyz Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinara Saparova</w:t>
+                <w:t xml:space="preserve">Angèle Postolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/162i9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05246643v1</w:t>
+                <w:t xml:space="preserve">hal-05594728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés : un anthropologue du Kirghizstan sur les pâturages en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruslan Rahimov</w:t>
+                <w:t xml:space="preserve">Translating terms and circulating knowledge: creating a Kyrgyz-Russian-English glossary on urban resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinara Saparova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Direnberger</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05203164v1</w:t>
+                <w:t xml:space="preserve">halshs-05246643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés : un anthropologue du Kirghizstan sur les pâturages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruslan Rahimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Direnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14gmj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cultures industrielles, pesticides et santé reproductive dans le Sud du Kirghizstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakhmanbek Toichuyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Direnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05125838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5060,51 +5157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BBB549C"/>
+    <w:nsid w:val="50ACE2BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5291,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-mestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6964-9439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240550048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dvc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11833" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i1.1000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailia Niiazova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Murzakulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fr&#233;chon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Ir&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1862.3601" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ibraimova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilimbek Azhibekov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinara Saparova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-mestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6964-9439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240550048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dvc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3575" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i1.1000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailia Niiazova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Murzakulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fr&#233;chon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Ir&#232;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1862.3601" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ibraimova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilimbek Azhibekov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/162i9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinara Saparova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>