--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -509,183 +509,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les bergers creusent la montagne. Impact des activités minières artisanales sur les systèmes agropastoraux du Kirghizstan. Étude de cas dans la région de Naryn</w:t>
+                <w:t xml:space="preserve">Approches environnementales et gestion des pâturages. Le cas du Kirghizstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La géographie humaine des régions montagneuses post-socialistes, 105 (1), </w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Verte, la steppe ?, 200 (2), pp.254-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.3575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01569952v1</w:t>
+                <w:t xml:space="preserve">hal-01907296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches environnementales et gestion des pâturages. Le cas du Kirghizstan</w:t>
+                <w:t xml:space="preserve">Quand les bergers creusent la montagne. Impact des activités minières artisanales sur les systèmes agropastoraux du Kirghizstan. Étude de cas dans la région de Naryn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Verte, la steppe ?, 200 (2), pp.254-273. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La géographie humaine des régions montagneuses post-socialistes, 105 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.11833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.3575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907296v1</w:t>
+                <w:t xml:space="preserve">halshs-01569952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Shepherds Mine Mountains: The Impact of Artisanal Mining on Agropastoral Systems in Kyrgyzstan. Case Study of Naryn Province</w:t>
               </w:r>
@@ -931,907 +931,907 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture de régénération, un modèle consensuel pour les transitions agricoles et alimentaires dans le Ternois-7 Vallées ?</w:t>
+                <w:t xml:space="preserve">Антрополог в “поле”: методы этнографических исследований</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Bohnert</w:t>
+                <w:t xml:space="preserve">Amantour Japarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CAMAA Circulations et appropriations des modèles agri-alimentaires : quelles prises pour les acteurs territoriaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ségolène Darly; Renaud Metereau; Magali Hulot; Frédéric Landy; Héloïse Rato; Morgane Retière; Manon Tassel, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Ilim Kece Seminar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Central Asia, Institut Francais d'Etudes sur l'Asie Centrale, 2025, Bichkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149896v1</w:t>
+                <w:t xml:space="preserve">hal-05325303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food system transition in Central Asia: New perspectives for research</w:t>
+                <w:t xml:space="preserve">Agri-food system transition in Central Asia: New perspectives for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nailia Niiazova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigating Change: Agricultural Sustainability and Rural Development in Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibniz institute of agricultural development in transitions economies; Westminster International University in Tashkent, Oct 2025, Tashkent, Uzbekistan</w:t>
+              <w:t xml:space="preserve">Geopolitics, Migrations and Identities in Central Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Eurasian Studies Society and European Society for Central Asian Studies, Jan 2025, Lisbon, Portugal. pp.239 - 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323014v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Еда, общество и природа : переосмысление продовольственной системе</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institute of History and Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyrgyz National University named after Jusup Balasagyn, Mar 2025, Bichkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-food system transition in Central Asia: New perspectives for research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agriculture de régénération, un modèle consensuel pour les transitions agricoles et alimentaires dans le Ternois-7 Vallées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geopolitics, Migrations and Identities in Central Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central Eurasian Studies Society and European Society for Central Asian Studies, Jan 2025, Lisbon, Portugal. pp.239 - 269</w:t>
+              <w:t xml:space="preserve">Colloque CAMAA Circulations et appropriations des modèles agri-alimentaires : quelles prises pour les acteurs territoriaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ségolène Darly; Renaud Metereau; Magali Hulot; Frédéric Landy; Héloïse Rato; Morgane Retière; Manon Tassel, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942294v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contested transitions: exploring the narratives of agri-food systems in Central Asia</w:t>
+                <w:t xml:space="preserve">Food system transition in Central Asia: New perspectives for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nailia Niiazova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life in Kyrgyzstan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Public Policy and Administration of the University of Central Asia; Leibniz Institute of Vegetable and Ornamental Crops; International Security and Development Center, Oct 2025, Bishkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Navigating Change: Agricultural Sustainability and Rural Development in Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz institute of agricultural development in transitions economies; Westminster International University in Tashkent, Oct 2025, Tashkent, Uzbekistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325323v1</w:t>
+                <w:t xml:space="preserve">hal-05323014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Антрополог в “поле”: методы этнографических исследований</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contested transitions: exploring the narratives of agri-food systems in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ilim Kece Seminar series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Central Asia, Institut Francais d'Etudes sur l'Asie Centrale, 2025, Bichkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Life in Kyrgyzstan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Public Policy and Administration of the University of Central Asia; Leibniz Institute of Vegetable and Ornamental Crops; International Security and Development Center, Oct 2025, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325303v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Размышления о ценностях и возникновение деколониальной перспективы в управлении пастбищами</w:t>
+                <w:t xml:space="preserve">Investigating food system transitions through biomass flows in Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Conference Esimde "Post-Communist Central Asia: A Space for Reflection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esimde; Center Polis Asia, Oct 2024, Bichkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Human-Environment Relations in Central Asia: Flows, Frictions, and Frontiers, 5th CASNIG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Asian Studies Network; Zentrum Moderner Orient, Nov 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950627v1</w:t>
+                <w:t xml:space="preserve">halshs-04975703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour réflexif sur l'utilisation d'une approche socio-métabolique pour l'analyse de la résilience des Systèmes Agri-Alimentaires : le cas du projet REAACC</w:t>
+                <w:t xml:space="preserve">Размышления о ценностях и возникновение деколониальной перспективы в управлении пастбищами</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métabolisme des systèmes agri-alimentaires : Flux, organisations, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Act : Sciences pour l'action, les transitions, les territoires (INRAE), Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IV International Conference Esimde "Post-Communist Central Asia: A Space for Reflection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esimde; Center Polis Asia, Oct 2024, Bichkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926472v1</w:t>
+                <w:t xml:space="preserve">hal-04950627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the knowledge production process behind participatory approaches in pasture management (Kyrgyzstan)</w:t>
+                <w:t xml:space="preserve">Retour réflexif sur l'utilisation d'une approche socio-métabolique pour l'analyse de la résilience des Systèmes Agri-Alimentaires : le cas du projet REAACC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory approaches to natural resource management and rural development in Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eberswalde University for Sustainable Development (HNEE); German-Kazakh University (DKU), Oct 2024, Almaty, Kazakhstan</w:t>
+              <w:t xml:space="preserve">Métabolisme des systèmes agri-alimentaires : Flux, organisations, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Act : Sciences pour l'action, les transitions, les territoires (INRAE), Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973486v1</w:t>
+                <w:t xml:space="preserve">hal-04926472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental change, agriculture and migration in Tajikistan: a systematic critical literature review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the knowledge production process behind participatory approaches in pasture management (Kyrgyzstan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life in Kyrgyzstan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Central Asia - Institute of Public Policy, Leibniz Institute of Vegetable and Ornamental Crops, International Security and Development Center, Oct 2024, Bichkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Participatory approaches to natural resource management and rural development in Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eberswalde University for Sustainable Development (HNEE); German-Kazakh University (DKU), Oct 2024, Almaty, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04975682v1</w:t>
+                <w:t xml:space="preserve">hal-04973486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating food system transitions through biomass flows in Central Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental change, agriculture and migration in Tajikistan: a systematic critical literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asel Murzakulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Environment Relations in Central Asia: Flows, Frictions, and Frontiers, 5th CASNIG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central Asian Studies Network; Zentrum Moderner Orient, Nov 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Life in Kyrgyzstan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Central Asia - Institute of Public Policy, Leibniz Institute of Vegetable and Ornamental Crops, International Security and Development Center, Oct 2024, Bichkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04975703v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04975682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience de systèmes agricoles et alimentaires en Grand Est : une analyse par processus participatif et approches métaboliques</w:t>
               </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2480,178 +2480,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Динамики и напряженности в управлении природными ресурсами в приграничных сообществах Кыргызстана и Таджикистана</w:t>
+                <w:t xml:space="preserve">Comment la gestion communautaire façonne-t-elle la mobilité pastorale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asel Murzakulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Annual Life in Kyrgyzstan Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bishkek, Kyrgyzstan</w:t>
+              <w:t xml:space="preserve">Deuxième Colloque International sur la Transhumance en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907337v1</w:t>
+                <w:t xml:space="preserve">hal-01907338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la gestion communautaire façonne-t-elle la mobilité pastorale?</w:t>
+                <w:t xml:space="preserve">Динамики и напряженности в управлении природными ресурсами в приграничных сообществах Кыргызстана и Таджикистана</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asel Murzakulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque International sur la Transhumance en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Valencia, Espagne</w:t>
+              <w:t xml:space="preserve">Second Annual Life in Kyrgyzstan Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bishkek, Kyrgyzstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907338v1</w:t>
+                <w:t xml:space="preserve">hal-01907337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion communautaire des pâturages dans les zones rurales postsoviétiques du Kirghizstan</w:t>
               </w:r>
@@ -3045,178 +3045,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The law on Pastures in Kyrgyzstan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Mestre</w:t>
+                <w:t xml:space="preserve">Études de cas à l'étranger: quelles questions se poser pour mener des entretiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mestre Irène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Society for Central Asian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Astana, Kazakhstan</w:t>
+              <w:t xml:space="preserve">Congrès doctoral de l'UMR5600 EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907306v1</w:t>
+                <w:t xml:space="preserve">hal-01317417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de cas à l'étranger: quelles questions se poser pour mener des entretiens ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Rolland</w:t>
+                <w:t xml:space="preserve">The law on Pastures in Kyrgyzstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès doctoral de l'UMR5600 EVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conference of the European Society for Central Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Astana, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317417v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,51 +3525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Change and Conflict in Central Asia : The Case of Agro-Pastoral Communities in Cross-border Areas of the Ferghana Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asel Murzakulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3639,51 +3639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURAL RESOURCE MANAGEMENT DYNAMICS IN BORDER COMMUNITIES OF KYRGYZSTAN AND TAJIKISTAN. RESEARCH REPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asel Murzakulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3967,229 +3967,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de l’agriculture de régénération pour les filières et les acteurs privés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Revue des pratiques d’agriculture de régénération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Transitions Agricoles et Alimentaires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567508v1</w:t>
+                <w:t xml:space="preserve">hal-04567522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des pratiques d’agriculture de régénération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Revue de l’agriculture de régénération pour les filières et les acteurs privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Brunelle Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Transitions Agricoles et Alimentaires. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567522v1</w:t>
+                <w:t xml:space="preserve">hal-04567508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les impacts de la Covid-19 sur la résilience des systèmes agricoles et alimentaires du Grand Est</w:t>
               </w:r>
@@ -4319,277 +4319,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts over pasture resources</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ACTED, Bishkek. 2013</w:t>
+                <w:t xml:space="preserve">Conflicts over pasture resources in the Kyrgyz Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ibraimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilimbek Azhibekov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CAMP Alatoo; ACTED; USAID. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01240148v1</w:t>
+                <w:t xml:space="preserve">hal-01901568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">КОНФЛИКТЫ ЗА ПАСТБИЩНЫЕ РЕСУРСЫ В КЫРГЫЗСКОЙ РЕСПУБЛИКЕ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ibraimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliya Ibraimova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilimbek Azhibekov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] CAMP Alatoo, ACTED, USAID. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01493866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts over pasture resources in the Kyrgyz Republic</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CAMP Alatoo; ACTED; USAID. 2013</w:t>
+                <w:t xml:space="preserve">Conflicts over pasture resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ACTED, Bishkek. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901568v1</w:t>
+                <w:t xml:space="preserve">halshs-01240148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5157,51 +5157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50ACE2BE"/>
+    <w:nsid w:val="5B006B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5388,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-mestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6964-9439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240550048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dvc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3575" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i1.1000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailia Niiazova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Murzakulova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fr&#233;chon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Ir&#232;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1862.3601" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ibraimova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilimbek Azhibekov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/162i9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinara Saparova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-mestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6964-9439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240550048" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dvc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4422/ager.2018.12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11833" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i1.1000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amantour Japarov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stankowiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brunelle Fauquembergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nailia Niiazova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asel Murzakulova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Fr&#233;chon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Ir&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1862.3601" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ibraimova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilimbek Azhibekov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/162i9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinara Saparova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>