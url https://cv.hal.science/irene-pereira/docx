--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -283,213 +283,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philosophie critique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Lambert-Lucas, 192 p., 2018, (Didac-philo), 978-2-35935-257-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bréviaire des enseignant-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Croquant. 104 p., 2018, 978-2-3651-2172-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Freire – Pédagogue des opprimé-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Libertalia, pp.170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954843v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04211146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler et lutter – Essais d'auto-ethnobiographie</w:t>
               </w:r>
@@ -625,2642 +625,2651 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propositions de balises curriculaires pour l’écopédagogie. Une contribution à l’éducation populaire politique à partir d’une philosophie didacticienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pédagogie publique des libertariens conservateurs : « une croisade anti-woke et anti-écologiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (2), pp.49-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bifu.002.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bifu.002.0049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05245493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Propositions de balises curriculaires pour l’écopédagogie. Une contribution à l’éducation populaire politique à partir d’une philosophie didacticienne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction émancipation et libération dans la philosophie et la pédagogie latino-américaine. Enjeux pour penser des pratiques philosophiques dans la cité dans le centre du système-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, 18 p</w:t>
+              <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pratiques philosophiques, pédagogies critiques et émancipatrices ?, 97, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la pédagogie publique mythifiante de l'extrême-droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Des)troços revista de pensamento radical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Limiares destituintes: política, direito, teologia e linguagem, 6 (1 [e55782]), [23 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53981/destrocos.v6i1.55782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53981/destrocos.v6i1.55782⟩</w:t>
+                <w:t xml:space="preserve">hal-05018220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Histoire de la Pédagogie Critique et des Études Critiques en Éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Internacional Educon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1 [e24051002]), [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47764/e24051002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La distinction émancipation et libération dans la philosophie et la pédagogie latino-américaine. Enjeux pour penser des pratiques philosophiques dans la cité dans le centre du système-monde</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Freire : une fenêtre ouverte vers les penseurs de la démocratie radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, (Figures inspirantes pour une socialisation démocratique dans et par l’éducation), 74, [16 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yxj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation populaire politique : discussion de quelques problèmes actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68, [14 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décolonial en éducation : quelles perspectives possibles en France ? Réflexions sur les conditions de possibilité du recours à la théorie décoloniale hors de l'Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Changer les voix en éducation (II). Éducation, études critiques et colonialité, 65, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.065.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie féministe : intersectionnalité et praxis matérialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Des conceptions de l’égalité diverses et ambivalentes ? Dispositifs et postures dans les formations à l’égalité des sexes, 102, [6 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15cpz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existential creatives practices: an example of research-creation in philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66, [12 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conscience opprimée. Une analyse philosophique à partir de la Pédagogie des opprimés de Paulo Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lusotopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Circulações e ressignificações internacionais dos trabalhos, métodos e práticas de Paulo Freire, XXII(1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lusotopie.6639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation populaire et modes de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, [14 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intersectionnalité: une notion émancipatrice souvent mal comprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critica Masonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pereira, Irène. « Écologie et Multiplicité des oppressions. Une Perspective problématisatrice en pédagogie critique », vol. 70, no. 2, pp. 13-22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didática-criação: uma perspectiva freiriana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pró-posições</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-6248-2021-0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réification de l’existence et résistance éthique: une perspective en pédagogie critique dans la continuité de Paulo Freire et de bell hooks - VOLUME 18, NÚMERO 55, pp.62-81.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education de soi, recherche-création en philosophie et émancipation. Résister au technocapitalisme,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Pratiques philosophiques, pédagogies critiques et émancipatrices ?, 97, 13 p</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éducation populaire politique : discussion de quelques problèmes actuels</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Freire ou la pédagogie critique comme agir éthique , n°44, pp. 69-84.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68, [14 p.]</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on observer et critiquer une institution à laquelle on appartient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Nyambek Kanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Changer les voix en éducation : décolonisation et pensées critiques de la race II – Éducation, études critiques et colonialité, 65</w:t>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pédagogie entrepreneuriale et néolibéralisme. Une approche à partir de la pédagogie critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Skhole.fr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...470 lines deleted...]
-                <w:t xml:space="preserve">Pereira, Irène. « Écologie et Multiplicité des oppressions. Une Perspective problématisatrice en pédagogie critique », vol. 70, no. 2, pp. 13-22.</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les dimensions axiologiques du transfert des connaissances scientifiques dans la pratique professionnelle. Un exemple en formation des enseignants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2018, 61, pp.151-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Education de soi, recherche-création en philosophie et émancipation. Résister au technocapitalisme,</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intersectionnalité : controverses militantes et théoriques dans l’espace français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oppositions à l’intersectionnalité : malentendus ou résistances ? Le cas des journées d’études &amp;quot;Penser l’intersectionnalité dans les recherches en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De(s)générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oppositions à l’intersectionnalité : malentendus ou résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De(s)générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les grammaires de l’éducation critique aux médias à l’épreuve du numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.111-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une pédagogie de la résistance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2016, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...850 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aliénation et authenticité dans le rapport au savoir - Quel rôle pour la philosophie dans la formation des enseignants ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Féminisme, anarchisme et fédéralisme - L’exemple de l’organisation Alternative libertaire entre 2006 et 2012 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern and Contemporary France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.193-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Une pédagogie de la résistance »</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Proudhon, penseur de la reconnaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Face à la crise écologique : quel avenir pour le projet fédéraliste de Proudhon ? Essai d’anticipation philosophique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proudhoniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'expérimentation en immersion - une méthode d'enquête pragmatiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.148-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Didactisation de la dissertation en philosophie : pour une explicitation des normes implicites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70</w:t>
+              <w:t xml:space="preserve">, 2015, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Proudhon, penseur de la reconnaissance »</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anarchistes et libertaires - Les difficultés conceptuelles de la délimitation d'un objet d'étude »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28</w:t>
+              <w:t xml:space="preserve">Dissidences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">« Didactisation de la dissertation en philosophie : pour une explicitation des normes implicites »</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rapport à la philosophie d'élèves en classe terminale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63</w:t>
+              <w:t xml:space="preserve">, 2015, 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">« Le rapport à la philosophie d'élèves en classe terminale »</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'enseignement de la philosophie au prisme des sciences de l'éducation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64</w:t>
+              <w:t xml:space="preserve">, 2015, 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3270,2748 +3279,3060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Freire: A leading figure in popular education and emancipatory pedagogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult education: a way to emancipation. 'What remains of Paulo Freire's thinking?'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ULB (Free University of Brussels); UPO (Unité de Psychologie des Organisations de ULB); ETUI (Education Department of the European Trade Union Institute), Oct 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec la Pédagogie critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude M2 Arts Plastiques : Les miettes de pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master recherche en Arts Plastiques, Université de Bordeaux, Dec 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecopédagogie : aborder la transition juste et l'équité sociale dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES2025 : Colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT, ENSTA, UBO, Ecole Navale., May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie critique et éducation au politique : l’éducation aux droits humains comme cadre normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude QSV et éducation au politique : Approches didactiques et transversales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREN (Centre de Recherche en Éducation de Nantes de l'Université de Nantes), Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Rousset</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écopédagogie : articuler justice sociale et environnementale en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Pratiques pédagogiques de l’éducation populaire : histoires et actualités d'un projet politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d’éducation de Montpellier, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864501v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écopédagogie : articuler justice sociale et environnementale en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Pereira</w:t>
+                <w:t xml:space="preserve">Pédagogie critique de l’engagement : une recherche-action-formation au sein de la Fédération des Centres sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Pratiques pédagogiques de l’éducation populaire : histoires et actualités d'un projet politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d’éducation de Montpellier, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864487v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">hal-04864501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie critique comme source d’inspiration pour la médiation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de lancement du projet REMED. Médiation des récits minoritaires au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aix Marseille, Nov 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pédagogies critiques et leur actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Educon XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sergipe, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ré-élaborer une éducation populaire conscientisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freire, pour une praxis des territoires oubliés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Education populaire et critique de la vie quotidienne - une perspective de philosophie politique par le bas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Colloque Sophied.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bonneuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie critique : conscientiser face au changement climatique - science fiction, philosophie et pratiques de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Edge Alliance, Université Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire la pédagogie des opprimées de Paulo Freire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie critique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croiser sociologie féministe matérialiste et psychologie existentielle en éducation, Journée d'étude sociologie et psychologie: comment renouer le dialogue,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études organisées par les RT4 – Éducation &amp; de la formation, RT 29 – Sciences &amp; techniques en société et RT36 – Pratiques théoriques de l'AFS, 06 et 07 avril.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la lecture de Pédagogie des opprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe rencontre internationales Paulo Freire, Paris, Campus Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche &amp;quot;avec&amp;quot; et recherche &amp;quot;sans&amp;quot;, &amp;quot;sur&amp;quot; et les autres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheurs, chercheuses et terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche socio-existentielle critique. Sociologie, philosophie sociale et praxéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Cervera-Marzal; Nicolas Poirier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée et la vie. (Auto)biographie, philosophie et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2025, (L’Atelier du chercheur), 978-2-38519-102-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l’éthique professionnelle : focus sur l’éthique de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éthique au cœur de l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Retz, pp.77-92, 2025, (Fname), 978-2-7256-4805-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Manuel Cervera-Marzal; Nicolas Poirier. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le féminisme matérialiste. Permanence et mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Bretaudière; Isabelle Krier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée et la vie. (Auto)biographie, philosophie et sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les matérialismes paradoxaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.207-224, 2023, (Histoire du matérialisme), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14997-2.p.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la certification scolaire d’État dans la (re)production des normes sociales de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séminaire Etape. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'État au XXIe siècle : libertaires et pensées critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers de création libertaire, 2023, 978-2-35104-186-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l’État dans l’option décoloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séminaire Etape. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'État au XXIe siècle : libertaires et pensées critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers de création libertaire, 2023, 978-2-35104-186-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie critique à destination des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Romagny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiser l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Burn-out, pp.387-396, 2023, 978-2-493-534-033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socio-éthique professionnelle des enseignants - Une approche freirienne - ,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Eunice Macedo (dir.), A Educação como Experiência Ética, Estética e Solidária: Buscando Inspiração em Freire, Livpsic, pp.89-112</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les pédagogies critiques ou le refus de la confusion néolibérale en pédagogie », p.113- 130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Frédéric Darbellay, Zoe Moody Maude Louviot (sous la direction de), L’école autrement : les pédagogies alternatives en débat, Éditions Alphil-Presses universitaires suisses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La structuration de l'espace par les rapports sociaux - hypothèses épistémologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Clerval et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-120, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie publique de l’antifascisme : analyse critique de discours. Les cahiers de pédagogies radicales. Étude à partir d’un corpus d’articles de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Pour une philosophie de l'éducation radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15fk7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie critique et éducation au politique : l’éducation aux droits humains comme cadre normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15bue⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et sciences sociales : une comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/142z3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : Méthodes qualitatives en sciences sociales et en philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14frc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : La philosophie de terrain. Une perspective en sciences de l'éducation et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15e6k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Recherches théoriques en sciences de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/14fnx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dossier : Méthodes qualitatives en sciences sociales et en philosophie</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des méthodes qualitatives. Les cahiers de pédagogie radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14frc⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1497r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosophie et sciences sociales : une comparaison</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure de la science et liberté de la recherche scientifique : didactisation des enjeux philosophiques. Les cahiers de pédagogie radicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/142z3⟩</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13ju4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Censure de la science et liberté de la recherche scientifique : didactisation des enjeux philosophiques. Les cahiers de pédagogie radicale.</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éducation radicale à l'éducation populaire radicale. Les cahiers de pédagogie radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13ju4⟩</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13rc0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Didactique des méthodes qualitatives. Les cahiers de pédagogie radicale</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à une citoyenneté radicale. Les cahiers de pédagogie radicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/1497r⟩</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/140nh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'éducation radicale à l'éducation populaire radicale. Les cahiers de pédagogie radicale</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches théoriques en philosophie de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13rc0⟩</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/148e0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/140nh⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutralité scolaire et utopisme révolutionnaire en éducation en contexte d’involutions économico-politiques. Quelques éléments de comparaison France-Brésil des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11nh2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes postcapitalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des pédagogies critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaires des pédagogies critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscientisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critiques des enjeux et concepts des « éducations à ». Édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.361-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6021,532 +6342,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire de la pédagogie publique [Blog créé par Irène Pereira]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education philosophique au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://ssophor8.wordpress.com/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité&amp;quot; et &amp;quot;éthique&amp;quot; : premières explorations libertaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Corcuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Eckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'éthique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://ssophor3.wordpress.com/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education populaire conscientisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://educationpopulaireconscientisante.wordpress.com/?_gl=1%2A8r6i9r%2A_gcl_au%2AODEzNDg5MzczLjE3MzYwNzA2MDk</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://lewebpedagogique.com/educationsdesoi/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021, https://ssophor3.wordpress.com/</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cahiers de pédagogies radicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolini Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://pedaradicale.hypotheses.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6556,91 +6877,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation populaire et formation à l'activisme. Une étude qualitative à partir de plusieurs corpus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRESMO. 2025, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6650,100 +6971,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel esprit contestataire – La grammaire pragmatiste du syndicalisme d'action directe libertaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00392699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6753,105 +7074,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours méthodes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Méthodes qualitatives, Université Rouen Normandie, France. 2025, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6998,51 +7319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53981/destrocos.v6i1.55782" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47764/e24051002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lusotopie.6639" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885185v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-6248-2021-0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14997-2.p.0207" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15fk7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e6k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14fnx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14frc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142z3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ju4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1497r" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rc0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140nh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/148e0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15bue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nh2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Eckel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885095v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolini Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211146v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53981/destrocos.v6i1.55782" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47764/e24051002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.065.0115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lusotopie.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-6248-2021-0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;nier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14997-2.p.0207" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15fk7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15bue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124285v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142z3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14frc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e6k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14fnx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1497r" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ju4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rc0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140nh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/148e0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nh2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Eckel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885120v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolini Gauthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>