--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -283,337 +283,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bréviaire des enseignant-e-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Croquant. 104 p., 2018, 978-2-3651-2172-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Freire – Pédagogue des opprimé-e-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libertalia, pp.170, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosophie critique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Lambert-Lucas, 192 p., 2018, (Didac-philo), 978-2-35935-257-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Croquant. 104 p., 2018, 978-2-3651-2172-9</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pragmatisme critique – Action collective et rapports sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.180, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Libertalia, pp.170, 2018</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler et lutter – Essais d'auto-ethnobiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.250, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020441v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01954844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -625,765 +625,765 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pédagogie publique des libertariens conservateurs : « une croisade anti-woke et anti-écologiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (2), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bifu.002.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propositions de balises curriculaires pour l’écopédagogie. Une contribution à l’éducation populaire politique à partir d’une philosophie didacticienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pédagogie publique des libertariens conservateurs : « une croisade anti-woke et anti-écologiste »</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la pédagogie publique mythifiante de l'extrême-droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bifu.002.0049⟩</w:t>
+              <w:t xml:space="preserve">(Des)troços revista de pensamento radical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Limiares destituintes: política, direito, teologia e linguagem, 6 (1 [e55782]), [23 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53981/destrocos.v6i1.55782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction émancipation et libération dans la philosophie et la pédagogie latino-américaine. Enjeux pour penser des pratiques philosophiques dans la cité dans le centre du système-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Pratiques philosophiques, pédagogies critiques et émancipatrices ?, 97, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analyser la pédagogie publique mythifiante de l'extrême-droite</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation populaire politique : discussion de quelques problèmes actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Des)troços revista de pensamento radical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68, [14 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décolonial en éducation : quelles perspectives possibles en France ? Réflexions sur les conditions de possibilité du recours à la théorie décoloniale hors de l'Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Changer les voix en éducation (II). Éducation, études critiques et colonialité, 65, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.065.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Histoire de la Pédagogie Critique et des Études Critiques en Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Internacional Educon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1 [e24051002]), [13 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47764/e24051002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Freire : une fenêtre ouverte vers les penseurs de la démocratie radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, (Figures inspirantes pour une socialisation démocratique dans et par l’éducation), 74, [16 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12yxj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Éducation populaire politique : discussion de quelques problèmes actuels</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie féministe : intersectionnalité et praxis matérialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Des conceptions de l’égalité diverses et ambivalentes ? Dispositifs et postures dans les formations à l’égalité des sexes, 102, [6 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15cpz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existential creatives practices: an example of research-creation in philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68, [14 p.]</w:t>
-[...223 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 66, [12 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1667,1477 +1667,1477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Education de soi, recherche-création en philosophie et émancipation. Résister au technocapitalisme,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réification de l’existence et résistance éthique: une perspective en pédagogie critique dans la continuité de Paulo Freire et de bell hooks - VOLUME 18, NÚMERO 55, pp.62-81.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Freire ou la pédagogie critique comme agir éthique , n°44, pp. 69-84.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didática-criação: uma perspectiva freiriana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pró-posições</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1980-6248-2021-0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on observer et critiquer une institution à laquelle on appartient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Nyambek Kanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Education de soi, recherche-création en philosophie et émancipation. Résister au technocapitalisme,</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intersectionnalité : controverses militantes et théoriques dans l’espace français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les dimensions axiologiques du transfert des connaissances scientifiques dans la pratique professionnelle. Un exemple en formation des enseignants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.151-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pédagogie entrepreneuriale et néolibéralisme. Une approche à partir de la pédagogie critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skhole.fr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oppositions à l’intersectionnalité : malentendus ou résistances ? Le cas des journées d’études &amp;quot;Penser l’intersectionnalité dans les recherches en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De(s)générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oppositions à l’intersectionnalité : malentendus ou résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De(s)générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les grammaires de l’éducation critique aux médias à l’épreuve du numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.111-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Féminisme, anarchisme et fédéralisme - L’exemple de l’organisation Alternative libertaire entre 2006 et 2012 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.193-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aliénation et authenticité dans le rapport au savoir - Quel rôle pour la philosophie dans la formation des enseignants ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2016, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...703 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une pédagogie de la résistance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Aliénation et authenticité dans le rapport au savoir - Quel rôle pour la philosophie dans la formation des enseignants ? »</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Proudhon, penseur de la reconnaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Face à la crise écologique : quel avenir pour le projet fédéraliste de Proudhon ? Essai d’anticipation philosophique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proudhoniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anarchistes et libertaires - Les difficultés conceptuelles de la délimitation d'un objet d'étude »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissidences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.17-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Didactisation de la dissertation en philosophie : pour une explicitation des normes implicites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 69</w:t>
+              <w:t xml:space="preserve">, 2015, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'expérimentation en immersion - une méthode d'enquête pragmatiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54, pp.148-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997959v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02000936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rapport à la philosophie d'élèves en classe terminale »</w:t>
               </w:r>
@@ -3253,1034 +3253,1103 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficacité au travail et éthique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnalisation et efficacité au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF/ Université de Rouen-Normandie, Apr 2026, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paulo Freire: A leading figure in popular education and emancipatory pedagogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult education: a way to emancipation. 'What remains of Paulo Freire's thinking?'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ULB (Free University of Brussels); UPO (Unité de Psychologie des Organisations de ULB); ETUI (Education Department of the European Trade Union Institute), Oct 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec la Pédagogie critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude M2 Arts Plastiques : Les miettes de pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Master recherche en Arts Plastiques, Université de Bordeaux, Dec 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecopédagogie : aborder la transition juste et l'équité sociale dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES2025 : Colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT, ENSTA, UBO, Ecole Navale., May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie critique et éducation au politique : l’éducation aux droits humains comme cadre normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude QSV et éducation au politique : Approches didactiques et transversales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREN (Centre de Recherche en Éducation de Nantes de l'Université de Nantes), Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Irène Pereira</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie critique de l’engagement : une recherche-action-formation au sein de la Fédération des Centres sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Pratiques pédagogiques de l’éducation populaire : histoires et actualités d'un projet politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d’éducation de Montpellier, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Rousset</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écopédagogie : articuler justice sociale et environnementale en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Pratiques pédagogiques de l’éducation populaire : histoires et actualités d'un projet politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d’éducation de Montpellier, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie critique comme source d’inspiration pour la médiation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de lancement du projet REMED. Médiation des récits minoritaires au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aix Marseille, Nov 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pédagogies critiques et leur actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Educon XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sergipe, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie critique : conscientiser face au changement climatique - science fiction, philosophie et pratiques de création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Edge Alliance, Université Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Education populaire et critique de la vie quotidienne - une perspective de philosophie politique par le bas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Colloque Sophied.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bonneuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la pédagogie des opprimées de Paulo Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie critique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croiser sociologie féministe matérialiste et psychologie existentielle en éducation, Journée d'étude sociologie et psychologie: comment renouer le dialogue,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études organisées par les RT4 – Éducation &amp; de la formation, RT 29 – Sciences &amp; techniques en société et RT36 – Pratiques théoriques de l'AFS, 06 et 07 avril.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ré-élaborer une éducation populaire conscientisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freire, pour une praxis des territoires oubliés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la lecture de Pédagogie des opprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe rencontre internationales Paulo Freire, Paris, Campus Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4290,1741 +4359,2007 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recherche &amp;quot;avec&amp;quot; et recherche &amp;quot;sans&amp;quot;, &amp;quot;sur&amp;quot; et les autres.</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche &amp;quot;avec&amp;quot; et recherche &amp;quot;sans&amp;quot;, &amp;quot;sur&amp;quot; et les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Champ social. </w:t>
+              <w:t xml:space="preserve">Vanessa Desvages-vasselin; Magali Boutrais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chercheurs, chercheuses et terrains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">Chercheurs, chercheuses et terrains - engagements, négociations et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, A paraître, 979-10-346-0979-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à l’éthique professionnelle : focus sur l’éthique de la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique au cœur de l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Retz, pp.77-92, 2025, (Fname), 978-2-7256-4805-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche socio-existentielle critique. Sociologie, philosophie sociale et praxéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Cervera-Marzal; Nicolas Poirier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée et la vie. (Auto)biographie, philosophie et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, 2025, (L’Atelier du chercheur), 978-2-38519-102-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la certification scolaire d’État dans la (re)production des normes sociales de domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séminaire Etape. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éthique au cœur de l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Retz, pp.77-92, 2025, (Fname), 978-2-7256-4805-7</w:t>
+              <w:t xml:space="preserve">Repenser l'État au XXIe siècle : libertaires et pensées critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ateliers de création libertaire, 2023, 978-2-35104-186-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le féminisme matérialiste. Permanence et mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Bretaudière; Isabelle Krier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les matérialismes paradoxaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.207-224, 2023, (Histoire du matérialisme), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14997-2.p.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le rôle de la certification scolaire d’État dans la (re)production des normes sociales de domination</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie critique à destination des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Romagny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiser l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Burn-out, pp.387-396, 2023, 978-2-493-534-033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’État dans l’option décoloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séminaire Etape. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'État au XXIe siècle : libertaires et pensées critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers de création libertaire, 2023, 978-2-35104-186-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socio-éthique professionnelle des enseignants - Une approche freirienne - ,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Eunice Macedo (dir.), A Educação como Experiência Ética, Estética e Solidária: Buscando Inspiração em Freire, Livpsic, pp.89-112</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les pédagogies critiques ou le refus de la confusion néolibérale en pédagogie », p.113- 130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Frédéric Darbellay, Zoe Moody Maude Louviot (sous la direction de), L’école autrement : les pédagogies alternatives en débat, Éditions Alphil-Presses universitaires suisses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La structuration de l'espace par les rapports sociaux - hypothèses épistémologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Clerval et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-120, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (13)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La brochure de formation au « plaidoyer » comme exemple de standardisation des pratiques militantes – Une étude exploratoire à partir d’une analyse qualitative de corpus. Les cahiers de pédagogies radicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie publique de l’antifascisme : analyse critique de discours. Les cahiers de pédagogies radicales. Étude à partir d’un corpus d’articles de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution du corpus et méthodes d’analyse qualitative de corpus en pédagogie publique. Les cahiers de pédagogies radicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/163qw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Pour une philosophie de l'éducation radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15fk7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : Méthodologie de l'analyse textuelle en pédagogie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/160r2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La brochure comme support de pédagogie publique : l’exemple des brochures contre l’extrême-droite et antifascistes. - Une étude qualitative de corpus - Les cahiers de pédagogies radicales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : La philosophie de terrain. Une perspective en sciences de l'éducation et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15e6k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : Recherches théoriques en sciences de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14fnx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : Méthodes qualitatives en sciences sociales et en philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14frc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et sciences sociales : une comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/142z3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des méthodes qualitatives. Les cahiers de pédagogie radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1497r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure de la science et liberté de la recherche scientifique : didactisation des enjeux philosophiques. Les cahiers de pédagogie radicale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13ju4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éducation radicale à l'éducation populaire radicale. Les cahiers de pédagogie radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13rc0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à une citoyenneté radicale. Les cahiers de pédagogie radicale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/140nh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches théoriques en philosophie de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/148e0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie critique et éducation au politique : l’éducation aux droits humains comme cadre normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15bue⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/142z3⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutralité scolaire et utopisme révolutionnaire en éducation en contexte d’involutions économico-politiques. Quelques éléments de comparaison France-Brésil des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11nh2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...638 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6034,305 +6369,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaires des pédagogies critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des pédagogies critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes postcapitalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscientisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critiques des enjeux et concepts des « éducations à ». Édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.361-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6342,532 +6677,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire de la pédagogie publique [Blog créé par Irène Pereira]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education philosophique au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://ssophor8.wordpress.com/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité&amp;quot; et &amp;quot;éthique&amp;quot; : premières explorations libertaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Corcuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Eckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education populaire conscientisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://educationpopulaireconscientisante.wordpress.com/?_gl=1%2A8r6i9r%2A_gcl_au%2AODEzNDg5MzczLjE3MzYwNzA2MDk</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://lewebpedagogique.com/educationsdesoi/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'éthique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://ssophor3.wordpress.com/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021, https://educationpopulaireconscientisante.wordpress.com/?_gl=1%2A8r6i9r%2A_gcl_au%2AODEzNDg5MzczLjE3MzYwNzA2MDk</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cahiers de pédagogies radicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolini Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://pedaradicale.hypotheses.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6877,91 +7212,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation populaire et formation à l'activisme. Une étude qualitative à partir de plusieurs corpus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRESMO. 2025, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6971,100 +7306,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel esprit contestataire – La grammaire pragmatiste du syndicalisme d'action directe libertaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00392699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7074,105 +7409,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours méthodes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Méthodes qualitatives, Université Rouen Normandie, France. 2025, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7319,51 +7654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211146v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53981/destrocos.v6i1.55782" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47764/e24051002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.065.0115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lusotopie.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-6248-2021-0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;nier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14997-2.p.0207" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15fk7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15bue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124285v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142z3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14frc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e6k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14fnx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1497r" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ju4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rc0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140nh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138304v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/148e0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nh2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Eckel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885120v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolini Gauthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53981/destrocos.v6i1.55782" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.065.0115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47764/e24051002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lusotopie.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-6248-2021-0075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;nier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14997-2.p.0207" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/163qw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15fk7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/160r2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e6k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14fnx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14frc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142z3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1497r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ju4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rc0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140nh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/148e0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15bue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nh2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Eckel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolini Gauthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>