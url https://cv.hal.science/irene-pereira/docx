--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -469,151 +469,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travailler et lutter – Essais d'auto-ethnobiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.250, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pragmatisme critique – Action collective et rapports sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.180, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954844v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02020441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -625,2519 +625,2519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propositions de balises curriculaires pour l’écopédagogie. Une contribution à l’éducation populaire politique à partir d’une philosophie didacticienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pédagogie publique des libertariens conservateurs : « une croisade anti-woke et anti-écologiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (2), pp.49-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bifu.002.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bifu.002.0049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05245493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Propositions de balises curriculaires pour l’écopédagogie. Une contribution à l’éducation populaire politique à partir d’une philosophie didacticienne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distinction émancipation et libération dans la philosophie et la pédagogie latino-américaine. Enjeux pour penser des pratiques philosophiques dans la cité dans le centre du système-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Pratiques pédagogiques de l'éducation populaire : histoires et actualités d'un projet politique, 63, 18 p</w:t>
+              <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pratiques philosophiques, pédagogies critiques et émancipatrices ?, 97, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la pédagogie publique mythifiante de l'extrême-droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Des)troços revista de pensamento radical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Limiares destituintes: política, direito, teologia e linguagem, 6 (1 [e55782]), [23 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53981/destrocos.v6i1.55782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53981/destrocos.v6i1.55782⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05018220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation populaire politique : discussion de quelques problèmes actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68, [14 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La distinction émancipation et libération dans la philosophie et la pédagogie latino-américaine. Enjeux pour penser des pratiques philosophiques dans la cité dans le centre du système-monde</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décolonial en éducation : quelles perspectives possibles en France ? Réflexions sur les conditions de possibilité du recours à la théorie décoloniale hors de l'Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Changer les voix en éducation (II). Éducation, études critiques et colonialité, 65, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.065.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Freire : une fenêtre ouverte vers les penseurs de la démocratie radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, (Figures inspirantes pour une socialisation démocratique dans et par l’éducation), 74, [16 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yxj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Histoire de la Pédagogie Critique et des Études Critiques en Éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Internacional Educon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1 [e24051002]), [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47764/e24051002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie féministe : intersectionnalité et praxis matérialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Des conceptions de l’égalité diverses et ambivalentes ? Dispositifs et postures dans les formations à l’égalité des sexes, 102, [6 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15cpz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existential creatives practices: an example of research-creation in philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66, [12 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conscience opprimée. Une analyse philosophique à partir de la Pédagogie des opprimés de Paulo Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lusotopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Circulações e ressignificações internacionais dos trabalhos, métodos e práticas de Paulo Freire, XXII(1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lusotopie.6639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation populaire et modes de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, [14 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intersectionnalité: une notion émancipatrice souvent mal comprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critica Masonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pereira, Irène. « Écologie et Multiplicité des oppressions. Une Perspective problématisatrice en pédagogie critique », vol. 70, no. 2, pp. 13-22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réification de l’existence et résistance éthique: une perspective en pédagogie critique dans la continuité de Paulo Freire et de bell hooks - VOLUME 18, NÚMERO 55, pp.62-81.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education de soi, recherche-création en philosophie et émancipation. Résister au technocapitalisme,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Pratiques philosophiques, pédagogies critiques et émancipatrices ?, 97, 13 p</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éducation populaire politique : discussion de quelques problèmes actuels</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Freire ou la pédagogie critique comme agir éthique , n°44, pp. 69-84.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, L’éducation populaire dans tous ses états : nouvelles approches émancipatrices et défis politiques, 68, [14 p.]</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le décolonial en éducation : quelles perspectives possibles en France ? Réflexions sur les conditions de possibilité du recours à la théorie décoloniale hors de l'Amérique du Sud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didática-criação: uma perspectiva freiriana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tele.065.0115⟩</w:t>
+              <w:t xml:space="preserve">Pró-posições</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-6248-2021-0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on observer et critiquer une institution à laquelle on appartient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Nyambek Kanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Internacional Educon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...483 lines deleted...]
-                <w:t xml:space="preserve">Pereira, Irène. « Écologie et Multiplicité des oppressions. Une Perspective problématisatrice en pédagogie critique », vol. 70, no. 2, pp. 13-22.</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les dimensions axiologiques du transfert des connaissances scientifiques dans la pratique professionnelle. Un exemple en formation des enseignants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2018, 61, pp.151-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Education de soi, recherche-création en philosophie et émancipation. Résister au technocapitalisme,</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intersectionnalité : controverses militantes et théoriques dans l’espace français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pédagogie entrepreneuriale et néolibéralisme. Une approche à partir de la pédagogie critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skhole.fr </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oppositions à l’intersectionnalité : malentendus ou résistances ? Le cas des journées d’études &amp;quot;Penser l’intersectionnalité dans les recherches en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De(s)générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04360106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oppositions à l’intersectionnalité : malentendus ou résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De(s)générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les grammaires de l’éducation critique aux médias à l’épreuve du numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.111-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une pédagogie de la résistance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2016, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réification de l’existence et résistance éthique: une perspective en pédagogie critique dans la continuité de Paulo Freire et de bell hooks - VOLUME 18, NÚMERO 55, pp.62-81.</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aliénation et authenticité dans le rapport au savoir - Quel rôle pour la philosophie dans la formation des enseignants ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Educação e Cultura Contemporânea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...781 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Féminisme, anarchisme et fédéralisme - L’exemple de l’organisation Alternative libertaire entre 2006 et 2012 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern and Contemporary France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.193-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Aliénation et authenticité dans le rapport au savoir - Quel rôle pour la philosophie dans la formation des enseignants ? »</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Proudhon, penseur de la reconnaissance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Face à la crise écologique : quel avenir pour le projet fédéraliste de Proudhon ? Essai d’anticipation philosophique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proudhoniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'expérimentation en immersion - une méthode d'enquête pragmatiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.148-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Didactisation de la dissertation en philosophie : pour une explicitation des normes implicites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 69</w:t>
+              <w:t xml:space="preserve">, 2015, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Anarchistes et libertaires - Les difficultés conceptuelles de la délimitation d'un objet d'étude »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissidences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000936v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01997959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rapport à la philosophie d'élèves en classe terminale »</w:t>
               </w:r>
@@ -3632,178 +3632,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie critique de l’engagement : une recherche-action-formation au sein de la Fédération des Centres sociaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Rousset</w:t>
+                <w:t xml:space="preserve">Écopédagogie : articuler justice sociale et environnementale en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Pratiques pédagogiques de l’éducation populaire : histoires et actualités d'un projet politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d’éducation de Montpellier, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864501v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04864487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie critique de l’engagement : une recherche-action-formation au sein de la Fédération des Centres sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Irène Pereira</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque. Pratiques pédagogiques de l’éducation populaire : histoires et actualités d'un projet politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d’éducation de Montpellier, May 2024, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864487v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie critique comme source d’inspiration pour la médiation critique</w:t>
               </w:r>
@@ -3921,165 +3921,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Education populaire et critique de la vie quotidienne - une perspective de philosophie politique par le bas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Colloque Sophied.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bonneuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pédagogie critique : conscientiser face au changement climatique - science fiction, philosophie et pratiques de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Edge Alliance, Université Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885275v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03885294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire la pédagogie des opprimées de Paulo Freire</w:t>
               </w:r>
@@ -4621,182 +4621,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le féminisme matérialiste. Permanence et mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Bretaudière; Isabelle Krier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les matérialismes paradoxaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.207-224, 2023, (Histoire du matérialisme), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14997-2.p.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la certification scolaire d’État dans la (re)production des normes sociales de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séminaire Etape. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'État au XXIe siècle : libertaires et pensées critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers de création libertaire, 2023, 978-2-35104-186-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668703v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04668700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie critique à destination des enfants</w:t>
               </w:r>
@@ -5564,524 +5564,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dossier : Méthodes qualitatives en sciences sociales et en philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14frc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et sciences sociales : une comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/142z3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dossier : La philosophie de terrain. Une perspective en sciences de l'éducation et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/15e6k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Recherches théoriques en sciences de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/14fnx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dossier : Méthodes qualitatives en sciences sociales et en philosophie</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'éducation radicale à l'éducation populaire radicale. Les cahiers de pédagogie radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14frc⟩</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13rc0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosophie et sciences sociales : une comparaison</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des méthodes qualitatives. Les cahiers de pédagogie radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/142z3⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1497r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Didactique des méthodes qualitatives. Les cahiers de pédagogie radicale</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure de la science et liberté de la recherche scientifique : didactisation des enjeux philosophiques. Les cahiers de pédagogie radicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/1497r⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13ju4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022561v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-05035671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer à une citoyenneté radicale. Les cahiers de pédagogie radicale.</w:t>
               </w:r>
@@ -6377,234 +6377,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes postcapitalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des pédagogies critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neutralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaires des pédagogies critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576433v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05507744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscientisation</w:t>
               </w:r>
@@ -7654,51 +7654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53981/destrocos.v6i1.55782" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.065.0115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47764/e24051002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubigeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lusotopie.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-6248-2021-0075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;nier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14997-2.p.0207" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/163qw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15fk7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/160r2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e6k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14fnx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14frc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124285v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142z3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1497r" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ju4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rc0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140nh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/148e0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15bue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nh2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576433v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Eckel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolini Gauthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211146v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53981/destrocos.v6i1.55782" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.065.0115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dubigeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47764/e24051002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lusotopie.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-6248-2021-0075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997686v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04864492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;nier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14997-2.p.0207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/163qw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15fk7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/160r2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14frc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142z3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e6k" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14fnx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13rc0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1497r" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ju4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140nh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/148e0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15bue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nh2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04668708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chust" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Eckel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavignotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolini Gauthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>