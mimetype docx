--- v1 (2026-03-27)
+++ v2 (2026-05-02)
@@ -172,214 +172,214 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derechos de la infancia y género en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Pochetti</w:t>
+                <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de antropología social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34096/cas.i53.8628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229721v1</w:t>
+                <w:t xml:space="preserve">hal-04348517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derechos de la infancia y género en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Pochetti</w:t>
+                <w:t xml:space="preserve">Irène Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de antropología social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34096/cas.i53.8628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348517v1</w:t>
+                <w:t xml:space="preserve">hal-04229721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Danilo MARTUCCELLI Dialogues nord-sud: L'Amérique Latine comme horizon heuristique et politique, &amp;quot;El gesto comparativo: desplazamiento, posibilidad y limites en el ámbito de la intervención social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Canteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervención</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.148--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -417,51 +417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. El gesto comparativo: desplazamiento, posibilidad y limites en el ámbito de la intervención social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iniciando a la comparación internacional para formar profesionales en intervención social: una experiencia de descentramiento, de Francia a Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervención - Revista del Departamento de Trabajo Social de la Universidad Alberto Hurtado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,51 +612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective des droits, genre et travail social auprès des enfants des rues au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 206 (1), pp.213-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -690,51 +690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care under Constraint : Street Children in a Rehabilitation Centre in Tijuana (Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.121-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -826,51 +826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -921,51 +921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Presencialidad en la distancia? Confinamiento y alteración de vinculo en la intervención social hacia los niños, niñas y sus familias.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Conferencia Euroamericana para o Desenvolvimento dos Direitos Humanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Law &amp; Social, LAB, Universidade Católica do Salvador, Centro de Estudos e Aperfeiçoamento Funcional, Ministério Público do Estado do Tocantins e Instituto Iberoamericano de Estudos Jurídicos, Oct 2020, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1035,51 +1035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El gesto comparativo: desplazamiento, posibilidad y limites en el ámbito de la intervención social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1123,51 +1123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances, droits et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 108 (1), pp.5-18, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1272,51 +1272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONPE; Université Paris-Est Créteil. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1428,51 +1428,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD99B50E"/>
+    <w:nsid w:val="33954B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1659,51 +1659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-pochetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2038-2451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pochetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/cas.i53.8628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pochetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Canteros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Miranda P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Canteros G&#243;rmaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v11i2.116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v10i1.88" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.206.0213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada20171291%25p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deshayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.108.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555946v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-pochetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2038-2451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pochetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/cas.i53.8628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pochetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Canteros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Miranda P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Canteros G&#243;rmaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v11i2.116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v10i1.88" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.206.0213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada20171291%25p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deshayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.108.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555946v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>