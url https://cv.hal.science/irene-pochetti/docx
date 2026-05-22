--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -172,214 +172,214 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derechos de la infancia y género en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Pochetti</w:t>
+                <w:t xml:space="preserve">Irène Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de antropología social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34096/cas.i53.8628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348517v1</w:t>
+                <w:t xml:space="preserve">hal-04229721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derechos de la infancia y género en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Pochetti</w:t>
+                <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de antropología social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34096/cas.i53.8628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229721v1</w:t>
+                <w:t xml:space="preserve">hal-04348517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Danilo MARTUCCELLI Dialogues nord-sud: L'Amérique Latine comme horizon heuristique et politique, &amp;quot;El gesto comparativo: desplazamiento, posibilidad y limites en el ámbito de la intervención social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Canteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervención</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.148--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -417,51 +417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. El gesto comparativo: desplazamiento, posibilidad y limites en el ámbito de la intervención social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iniciando a la comparación internacional para formar profesionales en intervención social: una experiencia de descentramiento, de Francia a Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervención - Revista del Departamento de Trabajo Social de la Universidad Alberto Hurtado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,51 +612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective des droits, genre et travail social auprès des enfants des rues au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 206 (1), pp.213-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -690,51 +690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care under Constraint : Street Children in a Rehabilitation Centre in Tijuana (Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.121-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -826,51 +826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -921,51 +921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Presencialidad en la distancia? Confinamiento y alteración de vinculo en la intervención social hacia los niños, niñas y sus familias.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Conferencia Euroamericana para o Desenvolvimento dos Direitos Humanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Law &amp; Social, LAB, Universidade Católica do Salvador, Centro de Estudos e Aperfeiçoamento Funcional, Ministério Público do Estado do Tocantins e Instituto Iberoamericano de Estudos Jurídicos, Oct 2020, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1035,51 +1035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El gesto comparativo: desplazamiento, posibilidad y limites en el ámbito de la intervención social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Miranda Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1123,51 +1123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances, droits et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pochetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 108 (1), pp.5-18, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1259,108 +1259,125 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Deshayes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Artigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Blavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONPE; Université Paris-Est Créteil. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1428,51 +1445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33954B52"/>
+    <w:nsid w:val="EB995D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1659,51 +1676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-pochetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2038-2451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pochetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/cas.i53.8628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pochetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Canteros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Miranda P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Canteros G&#243;rmaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v11i2.116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v10i1.88" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.206.0213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada20171291%25p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deshayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.108.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555946v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-pochetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2038-2451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pochetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/cas.i53.8628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pochetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Canteros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548395v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Miranda P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Canteros G&#243;rmaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v11i2.116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53689/int.v10i1.88" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348512v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.206.0213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada20171291%25p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deshayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.108.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555946v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Artigau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Blavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>