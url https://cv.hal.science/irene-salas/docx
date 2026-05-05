--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1454,50 +1454,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les peaux artificielles. La technologie aura-t-elle la peau de l'être humain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (ISSN 2107-5646) n° 6, 307 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le grand retour des fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1506,126 +1575,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 884-885 (ISBN 9782707346780), 192 p, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739868v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03962030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1938,165 +1938,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Misère et splendeur du singe à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Singes et Singeries à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. I. Salas, Paris, Honoré Champion, collection « Congrès, Colloques, Congrès et Conférences sur le Seizième siècle », à paraître, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le langage est une peau' : poétique épithéliale à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métaphores du vêtement dans l'Antiquité : approche philosophique et littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. F. Sanfilippo, M. Jabin, B. Tochon-Tanguy, Ausonius Éditions, Université Bordeaux Montaigne, coll. « PrimaLun@ » [article remis], 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739413v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03736784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’empirisme médical aux voies scientifiques : la découverte de la peau dans le discours anatomique de la Renaissance</w:t>
               </w:r>
@@ -2283,50 +2283,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'apiculteur sans visage. Entomologie moralisée et poétique du minuscule chez Pieter Bruegel l’Ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l’apiculteur dans la littérature et au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Y. Daniel et A. Montandon, Clermont-Ferrand, Presses universitaires Blaise Pascal, 2022, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anarchisme absolu de Remy de Gourmont (« Le Désarroi », 1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Filmer « Le Portement de La Croix » de Pieter Bruegel l'Ancien : entretien avec Lech Majewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2335,195 +2473,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance et Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. I. Salas et Y. Hersant, Actes du colloque international (Harvard University, EHESS-CRAL, Cambridge, 2011), Paris, Classiques Garnier, "Colloques, congrès et conférences sur la Renaissance européenne", A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962633v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03889578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambition bestiale' du misanthrope chez Shakespeare : les cas de Timon et d'Apemantus</w:t>
               </w:r>
@@ -2572,165 +2572,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’opération césarienne de l’Antiquité à nos jours : une transgression du corps maternel ? Imaginaires et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambivalences des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. C. Byron-Portet et G. Bertin, Actes du Colloque du CERII (Centre d’Études et de Recherches Interdisciplinaires sur l’Imaginaire), Presses Universitaires de Montpellier [Version auteur avant corrections sur épreuves], 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Humaniste et le scarabée : un insecte ambigu dans les « Adages » d’Érasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de l’insecte en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dir. Alain Montandon, Paris, Honoré Champion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739854v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03954388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes salées et hommes rôtis : la guerre des sexes dans quelques gravures satiriques au tournant du XVIIe siècle</w:t>
               </w:r>
@@ -3976,169 +3976,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peau d’homme (compte-rendu)</w:t>
+                <w:t xml:space="preserve">Dans la &amp;quot;peau&amp;quot; d'un homme : l'imaginaire de la transsexuation en bande-dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Peaux artificielles. La technologie aura‑t‑elle la peau de l’être humain ?</w:t>
+              <w:t xml:space="preserve">, 2021, "Peaux artificielles. La technologie aura-t-elle la peau de l’être humain ?", n° 6, p. 287-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133894v1</w:t>
+                <w:t xml:space="preserve">hal-03736969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la &amp;quot;peau&amp;quot; d'un homme : l'imaginaire de la transsexuation en bande-dessinée</w:t>
+                <w:t xml:space="preserve">Peau d’homme (compte-rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, "Peaux artificielles. La technologie aura-t-elle la peau de l’être humain ?", n° 6, p. 287-303</w:t>
+              <w:t xml:space="preserve">, 2021, Peaux artificielles. La technologie aura‑t‑elle la peau de l’être humain ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736969v1</w:t>
+                <w:t xml:space="preserve">hal-04133894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peaux artificielles 'ex vivo' et 'in silico</w:t>
               </w:r>
@@ -5339,165 +5339,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éloge paradoxal des dettes chez Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interzone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Essais » de Montaigne : journal d’un corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, "Corps héroïque, corps de chair dans les récits de vie de la première modernité", éd. C. Sukic, n° 16, 9782915271638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736879v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03736960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zao Wou-Ki, un Tao de la peinture ?</w:t>
               </w:r>
@@ -5757,246 +5757,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’érotisme chinois dans « L’Étoile des amants » de Philippe Sollers (entretien)</w:t>
+                <w:t xml:space="preserve">L'art &amp;quot;sociologique-vidéo&amp;quot; vu par Fred Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">It's Rouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, éd. K. Karine Chane Yin et P. Fuma-Courtis, " What about the future ?", n° 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04007010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’érotisme chinois dans « L’Étoile des amants » de Philippe Sollers (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It's Rouge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, éd. K. Karine Chane Yin et P. Fuma-Courtis, " What about the future ?", n° 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04007013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsen Savadov et le sublime du bas (Arsen Savadov sublimely underground)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n° 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006987v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04007010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une écologie de la mode ? Entretien avec Naoki Takizawa (pour Issey Miyake)</w:t>
               </w:r>
@@ -6499,165 +6499,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métaphores du livre à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque international co-organisé par I. Salas, Y. Hersant, M.-C. Thomine, D. Brancher, Collège de France, Université de Lille, Université de Bâle, CRAL(CNRS/EHESS), Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Germain : la transsexualité au XVIe siècle, entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut fribourgeois, Jun 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962964v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03739353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations picturales de François Ier (XVIe-XIXe s.)</w:t>
               </w:r>
@@ -7672,165 +7672,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’écriture privée à l’auctorat public : les 'Mémoires' de Mme du Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fortunes des œuvres d’ancien régime. Lectures et réceptions avant la révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Rimouski, VIIIe colloque jeunes chercheurs du Cercle interuniversitaire d’études sur la République de Lettres, Jun 2008, Rimouski, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des chimères au transgénisme : la question du corps monstrueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps en action / Cuerpos en accion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seminario de Estudios sobre Mediación en Arte y Ciencia Departamento de Psicología Básica de la Universidad Autónoma de Madrid, Ecole des Hautes Etudes en Sciences Sociales, Apr 2008, Paris (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954429v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03964223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et architecture dans l’œuvre poétique de Jacques Réda</w:t>
               </w:r>
@@ -8901,51 +8901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="232AAF14"/>
+    <w:nsid w:val="9009117D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9132,51 +9132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-salas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6518-2843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185585744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316037787" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Irena Salas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hersant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600058643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/lire-au-present.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-corps-empoisonne-pratiques-savoirs-imaginaire-de-l-antiquite-a-nos-jours-le-motif-de-l-empoisonnement-par-l-oreille.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dessinoriginal.com/fr/catalogue-d-exposition/5367-catalogue-d-exposition-la-renaissance-et-le-reve-2-9782711860616.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/Litterature-narrative-et-consolation.-Approches-historiques-et-theoriques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1052498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/le-livre-au-corps/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1051955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/1636?lang=fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.884.0030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187780v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.795.0757" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-salas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6518-2843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185585744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316037787" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Irena Salas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hersant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600058643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/lire-au-present.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-corps-empoisonne-pratiques-savoirs-imaginaire-de-l-antiquite-a-nos-jours-le-motif-de-l-empoisonnement-par-l-oreille.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dessinoriginal.com/fr/catalogue-d-exposition/5367-catalogue-d-exposition-la-renaissance-et-le-reve-2-9782711860616.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/Litterature-narrative-et-consolation.-Approches-historiques-et-theoriques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1052498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/le-livre-au-corps/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1051955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/1636?lang=fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.884.0030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187780v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.795.0757" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>