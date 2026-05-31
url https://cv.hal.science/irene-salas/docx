--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -1454,178 +1454,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le grand retour des fantômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 884-885 (ISBN 9782707346780), 192 p, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les peaux artificielles. La technologie aura-t-elle la peau de l'être humain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (ISSN 2107-5646) n° 6, 307 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962030v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03739868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2283,247 +2283,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filmer « Le Portement de La Croix » de Pieter Bruegel l'Ancien : entretien avec Lech Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance et Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. I. Salas et Y. Hersant, Actes du colloque international (Harvard University, EHESS-CRAL, Cambridge, 2011), Paris, Classiques Garnier, "Colloques, congrès et conférences sur la Renaissance européenne", A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anarchisme absolu de Remy de Gourmont (« Le Désarroi », 1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'apiculteur sans visage. Entomologie moralisée et poétique du minuscule chez Pieter Bruegel l’Ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l’apiculteur dans la littérature et au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Y. Daniel et A. Montandon, Clermont-Ferrand, Presses universitaires Blaise Pascal, 2022, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889578v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03962633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambition bestiale' du misanthrope chez Shakespeare : les cas de Timon et d'Apemantus</w:t>
               </w:r>
@@ -2572,165 +2572,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Humaniste et le scarabée : un insecte ambigu dans les « Adages » d’Érasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations de l’insecte en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Alain Montandon, Paris, Honoré Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’opération césarienne de l’Antiquité à nos jours : une transgression du corps maternel ? Imaginaires et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambivalences des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. C. Byron-Portet et G. Bertin, Actes du Colloque du CERII (Centre d’Études et de Recherches Interdisciplinaires sur l’Imaginaire), Presses Universitaires de Montpellier [Version auteur avant corrections sur épreuves], 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954388v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03739854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes salées et hommes rôtis : la guerre des sexes dans quelques gravures satiriques au tournant du XVIIe siècle</w:t>
               </w:r>
@@ -3478,191 +3478,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03736699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Femme-Livre. Fragmentation du corps féminin dans les blasons anatomiques de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre au corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éd. M. Perelman et A. Milon, Presses Universitaires de Paris Ouest, p. 191-214.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-84016-127-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une pratique avant-gardiste du brouillon chez Francis Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers du poème. Prémisses et pratiques de la création poétique moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éd. E. Wagstaff, H. Azérad, M. G. Kelly et N. Parish, Oxford, Peter Lang, coll. « Modern French Identities », vol. 104, p. 105-125</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9783034308007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736904v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03736797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Proverbes flamands » de Pieter Bruegel l’Ancien (1559) : peindre avec des mots?</w:t>
               </w:r>
@@ -5339,165 +5339,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Essais » de Montaigne : journal d’un corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, "Corps héroïque, corps de chair dans les récits de vie de la première modernité", éd. C. Sukic, n° 16, 9782915271638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éloge paradoxal des dettes chez Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interzone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736960v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03736879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zao Wou-Ki, un Tao de la peinture ?</w:t>
               </w:r>
@@ -5757,246 +5757,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art &amp;quot;sociologique-vidéo&amp;quot; vu par Fred Forest</w:t>
+                <w:t xml:space="preserve">L’érotisme chinois dans « L’Étoile des amants » de Philippe Sollers (entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">It's Rouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, éd. K. Karine Chane Yin et P. Fuma-Courtis, " What about the future ?", n° 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007010v1</w:t>
+                <w:t xml:space="preserve">hal-04007013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’érotisme chinois dans « L’Étoile des amants » de Philippe Sollers (entretien)</w:t>
+                <w:t xml:space="preserve">Arsen Savadov et le sublime du bas (Arsen Savadov sublimely underground)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art &amp;quot;sociologique-vidéo&amp;quot; vu par Fred Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">It's Rouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, éd. K. Karine Chane Yin et P. Fuma-Courtis, " What about the future ?", n° 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04006987v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une écologie de la mode ? Entretien avec Naoki Takizawa (pour Issey Miyake)</w:t>
               </w:r>
@@ -6499,165 +6499,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Germain : la transsexualité au XVIe siècle, entre mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fribourgeois, Jun 2018, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métaphores du livre à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, colloque international co-organisé par I. Salas, Y. Hersant, M.-C. Thomine, D. Brancher, Collège de France, Université de Lille, Université de Bâle, CRAL(CNRS/EHESS), Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739353v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03962964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations picturales de François Ier (XVIe-XIXe s.)</w:t>
               </w:r>
@@ -7534,303 +7534,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bestiaire médiéval chez Rabelais et Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Irena Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginer un passé commun dans la France et l’Angleterre de la modernité inaugurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université York, journées d'études organisées par le Collège Universitaire Glendon, Oct 2008, Toronto, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fiction biographique : un genre hybride?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mises en oeuvre de la relation biographique : frontières et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76e Congrès ACFAS, May 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le bestiaire médiéval chez Rabelais et Shakespeare</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chimères au transgénisme : la question du corps monstrueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginer un passé commun dans la France et l’Angleterre de la modernité inaugurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université York, journées d'études organisées par le Collège Universitaire Glendon, Oct 2008, Toronto, France</w:t>
+              <w:t xml:space="preserve">Corps en action / Cuerpos en accion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seminario de Estudios sobre Mediación en Arte y Ciencia Departamento de Psicología Básica de la Universidad Autónoma de Madrid, Ecole des Hautes Etudes en Sciences Sociales, Apr 2008, Paris (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’écriture privée à l’auctorat public : les 'Mémoires' de Mme du Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Irena Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortunes des œuvres d’ancien régime. Lectures et réceptions avant la révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Rimouski, VIIIe colloque jeunes chercheurs du Cercle interuniversitaire d’études sur la République de Lettres, Jun 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964223v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03954429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et architecture dans l’œuvre poétique de Jacques Réda</w:t>
               </w:r>
@@ -8901,51 +8901,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9009117D"/>
+    <w:nsid w:val="D5C28A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9132,51 +9132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-salas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6518-2843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185585744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316037787" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Irena Salas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hersant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600058643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/lire-au-present.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-corps-empoisonne-pratiques-savoirs-imaginaire-de-l-antiquite-a-nos-jours-le-motif-de-l-empoisonnement-par-l-oreille.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dessinoriginal.com/fr/catalogue-d-exposition/5367-catalogue-d-exposition-la-renaissance-et-le-reve-2-9782711860616.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/Litterature-narrative-et-consolation.-Approches-historiques-et-theoriques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1052498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/le-livre-au-corps/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1051955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/1636?lang=fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.884.0030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187780v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.795.0757" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739353v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-salas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6518-2843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185585744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316037787" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Irena Salas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hersant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600058643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/lire-au-present.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-corps-empoisonne-pratiques-savoirs-imaginaire-de-l-antiquite-a-nos-jours-le-motif-de-l-empoisonnement-par-l-oreille.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dessinoriginal.com/fr/catalogue-d-exposition/5367-catalogue-d-exposition-la-renaissance-et-le-reve-2-9782711860616.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-litteraires/Serie-Manieres-de-critiquer/Litterature-narrative-et-consolation.-Approches-historiques-et-theoriques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/le-livre-au-corps/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1052498" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1051955" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/1636?lang=fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.884.0030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187780v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.795.0757" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736879v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962686v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101115v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>