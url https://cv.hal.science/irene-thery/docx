--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1824,187 +1824,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « division des sexes » chez Durkheim : éléments pour une sociologie comparative</w:t>
+                <w:t xml:space="preserve">Hiérarchie/inégalité, autorité/pouvoir, domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 280, pp.117-139. </w:t>
+              <w:t xml:space="preserve">Annuel de l'APF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Annuel 2017, pp.111-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rip.280.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/apf.171.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977305v1</w:t>
+                <w:t xml:space="preserve">hal-03959036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchie/inégalité, autorité/pouvoir, domination</w:t>
+                <w:t xml:space="preserve">La « division des sexes » chez Durkheim : éléments pour une sociologie comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuel de l'APF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Annuel 2017, pp.111-130. </w:t>
+              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 280, pp.117-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/apf.171.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rip.280.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959036v1</w:t>
+                <w:t xml:space="preserve">hal-03977305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mariage civil au &amp;quot;mariage pour tous&amp;quot;. Sécularisation du droit et mobilisations catholiques</w:t>
               </w:r>
@@ -2449,51 +2449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E34BBB5D"/>
+    <w:nsid w:val="BC30170E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2680,51 +2680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028593464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17240759" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117475705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Ir%C3%A8ne_Th%C3%A9ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/moi-aussi-irene-thery/9782021479683" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urfalino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/social-lesprit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/travailler-en-mecs-maisons-d-enfants-caractere-social-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-je_suis_l_une_d_entre_elles_la_premiere_generation_de_personnes_concues_par_pma_avec_don_temoigne_vincent_bres-9782343169958-62554.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schulz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Navarre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2013.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Merleau-Ponty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0253" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Dhavernas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Beauvoir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gravillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.633.0052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.8241" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.280.0117" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apf.171.0111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lawfam/15.1.135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028593464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17240759" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117475705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Ir%C3%A8ne_Th%C3%A9ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/moi-aussi-irene-thery/9782021479683" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urfalino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/social-lesprit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/travailler-en-mecs-maisons-d-enfants-caractere-social-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-je_suis_l_une_d_entre_elles_la_premiere_generation_de_personnes_concues_par_pma_avec_don_temoigne_vincent_bres-9782343169958-62554.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schulz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Navarre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2013.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Merleau-Ponty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0253" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Dhavernas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Beauvoir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gravillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.633.0052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.8241" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apf.171.0111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.280.0117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lawfam/15.1.135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>