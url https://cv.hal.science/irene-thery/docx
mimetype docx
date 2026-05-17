--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -468,221 +468,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture. L'apport de la philosophie de Vincent Descombes aux sciences sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 6. Les transformations de la famille et l’égalité des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association nationale des maisons d'enfants à caractère social. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le social à l'esprit : dialogues avec Vincent Descombes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-34, 2020, En temps &amp; lieux, 978-2713228612</w:t>
+              <w:t xml:space="preserve">Travailler en MECS : maisons d'enfants à caractère social. Sous la direction Noël Touya et Francis Batifoulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-107, 2020, Guides Santé Social, 978-2-10-078833-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053813v1</w:t>
+                <w:t xml:space="preserve">hal-03977425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Les transformations de la famille et l’égalité des sexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouverture. L'apport de la philosophie de Vincent Descombes aux sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Urfalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Erhenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler en MECS : maisons d'enfants à caractère social. Sous la direction Noël Touya et Francis Batifoulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Le social à l'esprit : dialogues avec Vincent Descombes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-107, 2020, Guides Santé Social, 978-2-10-078833-0</w:t>
+                <w:t xml:space="preserve">Éditions de l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-34, 2020, En temps &amp; lieux, 978-2713228612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977425v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface [de : Je suis l'une d'entre elles]</w:t>
               </w:r>
@@ -1414,355 +1414,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques problèmes du féminisme. Entretien avec Simone de Beauvoir</w:t>
+                <w:t xml:space="preserve">Rejecting the father ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Brisac</w:t>
+                <w:t xml:space="preserve">Daniel Mercelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Dhavernas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
+                <w:t xml:space="preserve">Isabelle Gravillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 633 (4), pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977242v1</w:t>
+                <w:t xml:space="preserve">hal-04139583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMA pour toutes : La négation du père ?</w:t>
+                <w:t xml:space="preserve">Sur quelques problèmes du féminisme. Entretien avec Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Brisac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Dhavernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mercelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gravillon</w:t>
+                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école des parents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/epar.633.0052⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3-4 (25-26), pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/csp.025.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977271v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejecting the father ?</w:t>
+                <w:t xml:space="preserve">PMA pour toutes : La négation du père ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mercelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gravillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école des parents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 633 (4), pp.52-55</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Petite enfance. La place des pères, 633 (4), pp.52-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epar.633.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139583v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistes ou antipostmodernes ? Une distinction indispensable</w:t>
               </w:r>
@@ -2449,51 +2449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC30170E"/>
+    <w:nsid w:val="679F2C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2680,51 +2680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028593464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17240759" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117475705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Ir%C3%A8ne_Th%C3%A9ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/moi-aussi-irene-thery/9782021479683" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urfalino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/social-lesprit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/travailler-en-mecs-maisons-d-enfants-caractere-social-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-je_suis_l_une_d_entre_elles_la_premiere_generation_de_personnes_concues_par_pma_avec_don_temoigne_vincent_bres-9782343169958-62554.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schulz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Navarre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2013.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Merleau-Ponty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0253" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Dhavernas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Beauvoir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gravillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.633.0052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.8241" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apf.171.0111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.280.0117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lawfam/15.1.135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irene-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028593464" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17240759" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117475705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Ir%C3%A8ne_Th%C3%A9ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/moi-aussi-irene-thery/9782021479683" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/20357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.20357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/travailler-en-mecs-maisons-d-enfants-caractere-social-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urfalino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/social-lesprit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-je_suis_l_une_d_entre_elles_la_premiere_generation_de_personnes_concues_par_pma_avec_don_temoigne_vincent_bres-9782343169958-62554.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Schulz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Navarre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2013.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Merleau-Ponty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0253" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gravillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brisac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Dhavernas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Beauvoir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.633.0052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.8241" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apf.171.0111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.280.0117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lawfam/15.1.135" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>