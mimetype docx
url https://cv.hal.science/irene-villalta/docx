--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,2604 +66,3109 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Stream to Bloom: Exploring the Potential Role of Aquatic Insects for Pollination in Wetland Environments</w:t>
+                <w:t xml:space="preserve">Impact of heat stress on colony foundation in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Murail</w:t>
+                <w:t xml:space="preserve">Alice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
+                <w:t xml:space="preserve">Anika Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Geslin</w:t>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Libbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 149 (5), pp.711-724. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.20260016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jen.13359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2026.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766797v1</w:t>
+                <w:t xml:space="preserve">hal-05576059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European earwig: a model species for studying the (early) evolution of social life</w:t>
+                <w:t xml:space="preserve">From Stream to Bloom: Exploring the Potential Role of Aquatic Insects for Pollination in Wetland Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Honorio</w:t>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pasquier</w:t>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Wever</w:t>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (2), pp.177-192. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149 (5), pp.711-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-024-00985-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jen.13359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666215v1</w:t>
+                <w:t xml:space="preserve">hal-04766797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat waves during egg development alter maternal care and offspring quality in the European earwig</w:t>
+                <w:t xml:space="preserve">The European earwig: a model species for studying the (early) evolution of social life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Le Roux</w:t>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Meunier</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Villalta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.104006⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (2), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-024-00985-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777651v1</w:t>
+                <w:t xml:space="preserve">hal-04666215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A putatively new ant species from the Cataglyphis cursor group displays low levels of polyandry with standard sexual reproduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat waves during egg development alter maternal care and offspring quality in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lenormand</w:t>
+                <w:t xml:space="preserve">Lisa Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Villalta</w:t>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-023-00936-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.104006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.104006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270868v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic, functional and taxonomic responses of wild bee communities along urbanisation gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Villalta</w:t>
+                <w:t xml:space="preserve">A putatively new ant species from the Cataglyphis cursor group displays low levels of polyandry with standard sexual reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
+                <w:t xml:space="preserve">P. Chifflet-Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
+                <w:t xml:space="preserve">T. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154926⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-023-00936-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656069v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic, functional and taxonomic responses of wild bee communities along urbanisation gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 832, pp.154926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171376v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Role of Sodium Flux via the Plasma Membrane Na+/H+Exchanger SOS1 in the Salt Tolerance of Rice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Pérez-Hormaeche</w:t>
+                <w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna de Luca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Villalta</w:t>
+                <w:t xml:space="preserve">Romain Ledet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Espartero</w:t>
+                <w:t xml:space="preserve">David Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180 (2), pp.1046-1065. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356156v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K + Efflux Antiporters 4, 5, and 6 Mediate pH and K + Homeostasis in Endomembrane Compartments</w:t>
+                <w:t xml:space="preserve">A Critical Role of Sodium Flux via the Plasma Membrane Na+/H+Exchanger SOS1 in the Salt Tolerance of Rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojie Zhu</w:t>
+                <w:t xml:space="preserve">Houda El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Pan</w:t>
+                <w:t xml:space="preserve">Javier Pérez-Hormaeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Zhang</w:t>
+                <w:t xml:space="preserve">Anna de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligang Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Quintero</w:t>
+                <w:t xml:space="preserve">Joaquin Espartero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178 (4), pp.1657-1678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01053⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 180 (2), pp.1046-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356186v1</w:t>
+                <w:t xml:space="preserve">hal-02356156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and distribution of desert ants across the Gibraltar Straits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Villalta</w:t>
+                <w:t xml:space="preserve">K + Efflux Antiporters 4, 5, and 6 Mediate pH and K + Homeostasis in Endomembrane Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojie Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Amor</w:t>
+                <w:t xml:space="preserve">Ting Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A. Galarza</w:t>
+                <w:t xml:space="preserve">Xiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dupont</w:t>
+                <w:t xml:space="preserve">Ligang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrocinio Ortega</w:t>
+                <w:t xml:space="preserve">Francisco Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118, pp.122-134. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (4), pp.1657-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280871v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits are associated with colony productivity in the gypsy ant Aphaenogaster senilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and distribution of desert ants across the Gibraltar Straits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blight</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Villalta</w:t>
+                <w:t xml:space="preserve">Fernando Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xim Cerdá</w:t>
+                <w:t xml:space="preserve">Juan A. Galarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Boulay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrocinio Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-016-2224-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473123v1</w:t>
+                <w:t xml:space="preserve">hal-02280871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional versus genetic correlates of caste differentiation in a desert ant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Personality traits are associated with colony productivity in the gypsy ant Aphaenogaster senilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xim Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12337⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (12), pp.2203--2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-016-2224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740785v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early developmental processes limit socially mediated phenotypic plasticity in an ant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nutritional versus genetic correlates of caste differentiation in a desert ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Caut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-015-2052-4⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (6), pp.660 - 667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323774v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of worker egg laying by larvae in a fission-performing ant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Early developmental processes limit socially mediated phenotypic plasticity in an ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xim Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.05.021⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (2), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-015-2052-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323712v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CBL-Interacting Protein Kinase CIPK23 Regulates HAK5-Mediated High-Affinity K+ Uptake in Arabidopsis Roots.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reyes Ródenas</w:t>
+                <w:t xml:space="preserve">Regulation of worker egg laying by larvae in a fission-performing ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena García-Martín</w:t>
+                <w:t xml:space="preserve">Xim Cerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaida Andrés</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 169 (4), pp.2863-73. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.149-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595629v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of Na+ and K+ concentrations in leaf and stem as physiological components of salt tolerance in Tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The CBL-Interacting Protein Kinase CIPK23 Regulates HAK5-Mediated High-Affinity K+ Uptake in Arabidopsis Roots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Ragel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Ródenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena García-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaida Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Belver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 116 (6), pp.869-880. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (4), pp.2863-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0720-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140633v1</w:t>
+                <w:t xml:space="preserve">hal-01595629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative QTL analysis of salinity tolerance in terms of fruit yield using two solanum populations of F7 lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of Na+ and K+ concentrations in leaf and stem as physiological components of salt tolerance in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reina-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. P Bernet</w:t>
+                <w:t xml:space="preserve">M. C Bolarín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Carbonell</w:t>
+                <w:t xml:space="preserve">J. Cuartero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J Asins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Belver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 114 (6), pp.1001-1017. </w:t>
+              <w:t xml:space="preserve">, 2008, 116 (6), pp.869-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0494-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0720-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140578v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative microsatellite linkage analysis and genetic structure of two populations of F6 lines derived from Lycopersicon pimpinellifolium and L. cheesmanii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative QTL analysis of salinity tolerance in terms of fruit yield using two solanum populations of F7 lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J Asins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (6), pp.1001-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0494-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative microsatellite linkage analysis and genetic structure of two populations of F6 lines derived from Lycopersicon pimpinellifolium and L. cheesmanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reina-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuartero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Asins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (5), pp.881-894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-004-1906-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BES Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society, Dec 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Rencontres annuelles du RT POLLINÉCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique POLLINÉCO, Nov 2025, Avignon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème réunion annuelle du RT Pollineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Pollinéco, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des insectes et des hommes pour un avenir durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, Oct 2024, Tours (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying pollinator diversity along urbanization gradients in the Loire Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ledet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2810,51 +3315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Murail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04777651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.104006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chifflet-Belle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villalta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00936-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Mahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Espartero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Pan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligang Fan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Quintero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrocinio Ortega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-016-2224-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2052-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.05.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ragel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Andr&#233;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Bolar&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuartero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0720-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXSZ2PX4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P Bernet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carbonell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Asins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0494-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TK1BX32M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1906-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LNC5VG69-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Libbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2026.0016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Murail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04777651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.104006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chifflet-Belle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villalta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00936-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Mahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Espartero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligang Fan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Quintero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrocinio Ortega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-016-2224-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2052-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.05.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ragel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Andr&#233;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Bolar&#237;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuartero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belver" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0720-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXSZ2PX4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P Bernet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carbonell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Asins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0494-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TK1BX32M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1906-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LNC5VG69-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>