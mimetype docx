--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2640,70 +2640,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>