--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,2242 +230,2359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Stream to Bloom: Exploring the Potential Role of Aquatic Insects for Pollination in Wetland Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat stress disrupts maternal care through independent effects on mothers and eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Murail</w:t>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jen.13359⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 293 (2070), pp.20260026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2026.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766797v1</w:t>
+                <w:t xml:space="preserve">hal-05613601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European earwig: a model species for studying the (early) evolution of social life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Honorio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 72 (2), pp.177-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00040-024-00985-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat waves during egg development alter maternal care and offspring quality in the European earwig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Stream to Bloom: Exploring the Potential Role of Aquatic Insects for Pollination in Wetland Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Le Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.104006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149 (5), pp.711-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.13359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04777651v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A putatively new ant species from the Cataglyphis cursor group displays low levels of polyandry with standard sexual reproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Villalta</w:t>
+                <w:t xml:space="preserve">Heat waves during egg development alter maternal care and offspring quality in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-023-00936-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.104006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.104006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270868v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic, functional and taxonomic responses of wild bee communities along urbanisation gradients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
+                <w:t xml:space="preserve">A putatively new ant species from the Cataglyphis cursor group displays low levels of polyandry with standard sexual reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chifflet-Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154926⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-023-00936-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656069v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t>
+                <w:t xml:space="preserve">Phylogenetic, functional and taxonomic responses of wild bee communities along urbanisation gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 832, pp.154926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171376v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Role of Sodium Flux via the Plasma Membrane Na+/H+Exchanger SOS1 in the Salt Tolerance of Rice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Espartero</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ledet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00324⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356156v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K + Efflux Antiporters 4, 5, and 6 Mediate pH and K + Homeostasis in Endomembrane Compartments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Quintero</w:t>
+                <w:t xml:space="preserve">A Critical Role of Sodium Flux via the Plasma Membrane Na+/H+Exchanger SOS1 in the Salt Tolerance of Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Hormaeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Espartero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178 (4), pp.1657-1678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01053⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 180 (2), pp.1046-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356186v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and distribution of desert ants across the Gibraltar Straits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrocinio Ortega</w:t>
+                <w:t xml:space="preserve">K + Efflux Antiporters 4, 5, and 6 Mediate pH and K + Homeostasis in Endomembrane Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojie Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.09.026⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (4), pp.1657-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280871v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits are associated with colony productivity in the gypsy ant Aphaenogaster senilis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and distribution of desert ants across the Gibraltar Straits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrocinio Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-016-2224-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473123v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional versus genetic correlates of caste differentiation in a desert ant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Amor</w:t>
+                <w:t xml:space="preserve">Personality traits are associated with colony productivity in the gypsy ant Aphaenogaster senilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xim Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12337⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (12), pp.2203--2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-016-2224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740785v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early developmental processes limit socially mediated phenotypic plasticity in an ant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional versus genetic correlates of caste differentiation in a desert ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Caut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70 (2), pp.285-291. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (6), pp.660 - 667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-015-2052-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/een.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323774v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of worker egg laying by larvae in a fission-performing ant</w:t>
+                <w:t xml:space="preserve">Early developmental processes limit socially mediated phenotypic plasticity in an ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xim Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.05.021⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (2), pp.285-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-015-2052-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323712v1</w:t>
+                <w:t xml:space="preserve">hal-01323774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CBL-Interacting Protein Kinase CIPK23 Regulates HAK5-Mediated High-Affinity K+ Uptake in Arabidopsis Roots.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of worker egg laying by larvae in a fission-performing ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xim Cerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01401⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595629v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of Na+ and K+ concentrations in leaf and stem as physiological components of salt tolerance in Tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CBL-Interacting Protein Kinase CIPK23 Regulates HAK5-Mediated High-Affinity K+ Uptake in Arabidopsis Roots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Ragel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Ródenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena García-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaida Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Belver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0720-8⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (4), pp.2863-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02140633v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative QTL analysis of salinity tolerance in terms of fruit yield using two solanum populations of F7 lines</w:t>
+                <w:t xml:space="preserve">Genetic analysis of Na+ and K+ concentrations in leaf and stem as physiological components of salt tolerance in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reina-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C Bolarín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuartero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 114 (6), pp.1001-1017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0494-9⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 116 (6), pp.869-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0720-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140578v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative microsatellite linkage analysis and genetic structure of two populations of F6 lines derived from Lycopersicon pimpinellifolium and L. cheesmanii</w:t>
+                <w:t xml:space="preserve">Comparative QTL analysis of salinity tolerance in terms of fruit yield using two solanum populations of F7 lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J Asins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (6), pp.1001-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0494-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative microsatellite linkage analysis and genetic structure of two populations of F6 lines derived from Lycopersicon pimpinellifolium and L. cheesmanii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reina-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuartero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J Asins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (5), pp.881-894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-004-1906-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2475,700 +2592,700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society, Dec 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres annuelles du RT POLLINÉCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique POLLINÉCO, Nov 2025, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème réunion annuelle du RT Pollineco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Pollinéco, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Des insectes et des hommes pour un avenir durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, Oct 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132400v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des insectes et des hommes pour un avenir durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, Oct 2024, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">6ème réunion annuelle du RT Pollineco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Pollinéco, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560492v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying pollinator diversity along urbanization gradients in the Loire Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ledet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3315,51 +3432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Libbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2026.0016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Murail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04777651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.104006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chifflet-Belle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villalta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00936-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Mahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Espartero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Zhu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligang Fan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Quintero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrocinio Ortega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-016-2224-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2052-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.05.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ragel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Andr&#233;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Bolar&#237;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuartero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belver" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0720-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXSZ2PX4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P Bernet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carbonell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Asins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0494-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TK1BX32M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1906-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LNC5VG69-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Libbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2026.0016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05613601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2026.0026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Murail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13359" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04777651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.104006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-04270868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chifflet-Belle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenormand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Villalta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00936-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154926" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Mahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Hormaeche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Espartero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligang Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Quintero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrocinio Ortega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.09.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-016-2224-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-2052-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ragel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garc&#237;a-Mart&#237;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Andr&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reina-S&#225;nchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Bolar&#237;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuartero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0720-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXSZ2PX4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P Bernet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carbonell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J Asins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0494-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TK1BX32M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1906-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LNC5VG69-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>