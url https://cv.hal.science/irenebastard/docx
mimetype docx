--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -1137,51 +1137,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les usages des archives du web</w:t>
+                <w:t xml:space="preserve">Scientific Use of the French Web Archives (WA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
@@ -1199,97 +1199,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le web à l’intersection de la mémoire et du savoir : enjeux épistémologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ResPaDon, Apr 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">RESAW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218305v1</w:t>
+                <w:t xml:space="preserve">hal-04218311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Use of the French Web Archives (WA)</w:t>
+                <w:t xml:space="preserve">Étudier les usages des archives du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henry</w:t>
@@ -1307,73 +1307,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESAW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le web à l’intersection de la mémoire et du savoir : enjeux épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ResPaDon, Apr 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218311v1</w:t>
+                <w:t xml:space="preserve">hal-04218305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réceptions des substituts numériques des expositions.</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.208.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01445731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.208.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01445731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>