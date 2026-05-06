--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1638,191 +1638,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition en régime web : quelle(s) pratique(s) pour quel(s) public(s) ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">#Expo sur Instagram : recommandations et expositions sur les réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Expoz * Les substituts numériques des expositions #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Celsa; Centre Norbert Elias, Oct 2021, Marseille MucemLab, France</w:t>
+              <w:t xml:space="preserve">Les publics de la culture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Dec 2021, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599643v1</w:t>
+                <w:t xml:space="preserve">hal-04169186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Expo sur Instagram : recommandations et expositions sur les réseaux sociaux numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exposition en régime web : quelle(s) pratique(s) pour quel(s) public(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Bastard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ballarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les publics de la culture à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Dec 2021, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Workshop Expoz * Les substituts numériques des expositions #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa; Centre Norbert Elias, Oct 2021, Marseille MucemLab, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169186v1</w:t>
+                <w:t xml:space="preserve">hal-04599643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés Bpi/BNF sur les publics : des enquêtes descriptives jusqu'à l'expérience de visite</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.208.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01445731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.208.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01445731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>