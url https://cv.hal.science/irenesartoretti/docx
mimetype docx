--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -381,226 +381,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces de l’inégalité scolaire</w:t>
+                <w:t xml:space="preserve">Des espaces de l'inégalité scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shin A. Koseki</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Koseki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Sartoretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 102, pp.39-66</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Les territoires de l'éducation : des approches nouvelles, des enjeux renouvelés, 102, pp.39-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-102-03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520661v1</w:t>
+                <w:t xml:space="preserve">halshs-03347654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces de l'inégalité scolaire</w:t>
+                <w:t xml:space="preserve">Des espaces de l’inégalité scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shin Koseki</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin A. Koseki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Sartoretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les territoires de l'éducation : des approches nouvelles, des enjeux renouvelés, 102, pp.39-66. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 102, pp.39-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-102-03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03347654v1</w:t>
+                <w:t xml:space="preserve">hal-04520661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace domestique comme fait social total. Penser avec la photographie</w:t>
               </w:r>
@@ -1622,199 +1622,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et lieux de la mobilité lente : scenarii pour la gare centrale de Strasbourg</w:t>
+                <w:t xml:space="preserve">Sous la carapace : une approche sensible pour expérimenter la métropole shanghaienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Sartoretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cristiana Mazzoni; Roberta Borghi. </w:t>
+              <w:t xml:space="preserve">Cristiana Mazzoni; et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strasbourg métropole. La ville-énergie : futurs possibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-301, 2018, ISBN 979-10-94148-03-7</w:t>
+              <w:t xml:space="preserve">Shanghai, Kaleidoscopic city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-150, 2018, ISBN-13 979-1094148044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521076v1</w:t>
+                <w:t xml:space="preserve">hal-04521073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la carapace : une approche sensible pour expérimenter la métropole shanghaienne</w:t>
+                <w:t xml:space="preserve">Formes et lieux de la mobilité lente : scenarii pour la gare centrale de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Sartoretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cristiana Mazzoni; et al. </w:t>
+              <w:t xml:space="preserve">Cristiana Mazzoni; Roberta Borghi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shanghai, Kaleidoscopic city</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.139-150, 2018, ISBN-13 979-1094148044</w:t>
+              <w:t xml:space="preserve">Strasbourg métropole. La ville-énergie : futurs possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-301, 2018, ISBN 979-10-94148-03-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521073v1</w:t>
+                <w:t xml:space="preserve">hal-04521076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2063,51 +2063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sartoretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oumheta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin A. Koseki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Koseki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-102-03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-ex8e-mb42" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Mazzoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Abraham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1485/AIS_2016/7_APRILE_3349456" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2011-095006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bottini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Nuvolati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fattouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mestiri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huftier Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sartoretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huftier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oumheta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin A. Koseki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Koseki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-102-03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Manuelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-ex8e-mb42" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Mazzoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Abraham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1485/AIS_2016/7_APRILE_3349456" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2011-095006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bottini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Nuvolati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fattouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Mestiri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huftier Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>