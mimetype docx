--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -349,1269 +349,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« …papa merci d’être mort » – Un spectacle pour les adultes qui étaient autrefois des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de l’écologie de la langue : les obscénités sur la scène théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« …papa merci d’être mort » – Un spectacle pour les adultes qui étaient autrefois des enfants</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Festival indépendant des arts du spectacle: Un espace pour la nouvelle collectivité théâtrale du Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Festival indépendant des arts du spectacle: Un espace pour la nouvelle collectivité théâtrale du Kazakhstan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Авиньон-2018: «острый галльский смысл» античной трагедии</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диалог культур Востока и Запада через призму единства и многообразия в преемственности и модернизации общественного сознания: древний мир, средневековье, новое и новейшее время: сборник научных статей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.296-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marionnette d’aujourd’hui : Espace changeant – corps changeant – esprit changeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19</w:t>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.296-305</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Музей Арденн как институт популяризации наследия кукольного театра</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кастееевские чтения: Материалы научно-практической конференции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.198-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marionnette d’aujourd’hui : Espace changeant – corps changeant – esprit changeant</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Из истории Казахстанского театра кукол</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вестник КазНПУ им.Абая</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Исторические и социально-политические науки, 2 (45), pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Античная трагедия в контексте рефлексии о современности</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Античный мир и современность: сборник научных статей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.159-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstitution historique dans la critique théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16</w:t>
+              <w:t xml:space="preserve">, 2015, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.198-203</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Heritage of the Steppe and Modern Art Forms in Kazakhstani Puppetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Кукольный театр на Авиньонском театральном фестивале-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Научная дискуссия: вопросы филологии, искусствоведения, культурологии</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (22), pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Исторические и социально-политические науки, 2 (45), pp.4-8</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marionnettes au Kazakhstan, le modèle soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Формирование труппы Государственного русского ТЮЗа Казахстана (1940-1950-е гг.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI век: Итоги прошлого и проблемы настоящего. Межвузовский сборник научных трудов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.159-173</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Иконопись Аллы Астаховой: опыт постижения духовности</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI век: Итоги прошлого и проблемы настоящего. Межвузовский сборник научных трудов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.115-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (22), pp.8-16</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Советские режиссеры на страницах французского Энциклопедического театрального словаря</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Искусство в мировом культурном и образовательном пространстве. Международная научно-практическая конференция Казахской Национальной Академии искусств им. Т. Жургенова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.202-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.20-21</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Детский драматург Александра Бруштейн</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экономика, право, культура в эпоху общественных преобразований. Материалы Международной научно-практической конференции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11, pp.27-31</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Французская режиссура первой половины XX в.: опыт освоения античного наследия</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Античный вестник. Исследования и публикации по античности. Материалы Второй международной научной конференции, организованной Центром антиковедения на тему "Актуальные проблемы античного мира"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12, pp.115-117</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Драматургия М.Ауэзова на сцене театра им. Лермонтова (1930-1960-е гг.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методологические и конкретно-исторические проблемы изучения отечественной истории. Материалы международной научно-практической конференции "Касымбаевские чтения"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.159-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691456v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04691465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Из сценической истории драмы М.Ю. Лермонтова &amp;quot;Испанцы</w:t>
               </w:r>
@@ -2106,2386 +2106,2386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Независимая сцена Алматы: игры с определением, пространством, смыслом</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. XX всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2020, Saint-Pétersboug, Russia. pp.74-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Хрупкий мир живого спектакля у себя на диване</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Театр онлайн: международная дистанционная научная конференция</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Международное объединение театральных критиков, 2020, Almaty, Kazakhstan. pp.106-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2020, Saint-Pétersboug, Russia. pp.74-76</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Архивный документ в театроведческом исследовании</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Международная научно-практическая конференция "Театроведение Казахстана: история, теория, практика", посвященная 30-летию со дня основания кафедры "История и теория театрального искусства"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Казахская Национальная академия искусств им. Т. Жургенова, Oct 2020, Almaty, Kazakhstan. pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Казахская Национальная академия искусств им. Т. Жургенова, Oct 2020, Almaty, Kazakhstan. pp.143-151</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Театры Алма-Аты в годы Великой Отечественной войны</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наука, творчество, инновации. Международный сборник научных трудов ученых, преподавателей, магистрантов, студентов и практических работников</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Кубанский Государственный университет, 2020, Krasnodar, Russia. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Кубанский Государственный университет, 2020, Krasnodar, Russia. pp.3-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Театральное искусство Казахстана на фестивале в Авиньоне-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Н.Назарбаев: болашақ бүгіннен басталады» халықаралық ғылыми-тəжірибелік конференциясы  материалдарының  жинағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Қызылорда: Қорқыт Ата атындағы Қызылорда мемлекеттік университеті, 2019, Qyzylorda, Kazakhstan. pp.342-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Қызылорда: Қорқыт Ата атындағы Қызылорда мемлекеттік университеті, 2019, Qyzylorda, Kazakhstan. pp.342-347</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Чехов на Авиньонском фестивале в 2018 г.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: IX всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2019, Saint-Petersbourg, Russia. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2019, Saint-Petersbourg, Russia. pp.91-94</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Развитие профессионального детского театра в Казахстане в контексте театральной педагогики и практики</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Профессиональный и любительский театр как культурно-педагогический феномен: традиции и инновации: сборник статей по материалам международной научно-практической конференции «Профессиональный и  любительский театр как культурно-педагогический феномен: традиции и инновации»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ФГБНУ Институт художественного образования и культурологии Российской Академии образования, Mar 2017, Moscou, Russia. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ФГБНУ Институт художественного образования и культурологии Российской Академии образования, Mar 2017, Moscou, Russia. pp.97-104</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Кукольный спектакль как объект исследования современного уличного искусства Франции</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зборнiк дакладаў i тэзiсаў VII Міжнароднай навукова-практычнай канферэнцыі «Традыцыі і сучасны стан культуры і мастацтваў»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Цэнтр даследаванняў беларускай культуры, мовы і літаратуры НАН Беларусі, Nov 2016, Minsk, France. pp.226-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Театр кукол для взрослых в духовной жизни общества</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Диалог культур и диалог в поликультурном пространстве</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO; Министерство образования и науки Республики Дагестан; Дагестанский Государственный университет; Центр изучения культур при ДГУ, Nov 2016, Makhachkala, Dagestan, Russia. pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Цэнтр даследаванняў беларускай культуры, мовы і літаратуры НАН Беларусі, Nov 2016, Minsk, France. pp.226-229</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Марионетки Востока на театральном ландшафте Запада</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диалог двух культур Востока и Запада через призму единства и многообразия: древний мир, средневековье, новое и новейшее время</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Институт философии, политологии и религиоведения Комитета науки Министерства образования и науки Республики Казахстан, 2016, Almaty, Kazakhstan. pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Институт философии, политологии и религиоведения Комитета науки Министерства образования и науки Республики Казахстан, 2016, Almaty, Kazakhstan. pp.71-80</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Театральная кукла как мультикультурный феномен</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Бакинская Международная театральная конференция "Театр и мультикультурализм"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Baku, Azerbaijan. pp.418-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Baku, Azerbaijan. pp.418-420</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Бретонский ориентализм&amp;quot; в архетипическом контексте одного кукольного спектакля</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbolic and archetipic in culture and social relations: materials of the IV international scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociosféra - CZ, Mar 2014, Prague, Czech Republic. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sociosféra - CZ, Mar 2014, Prague, Czech Republic. pp.99-106</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Казахстанский театр: два аспекта мультикультурализма</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III Бакинская Международная театральная конференция. Место театра в системе мультикультурализма и всеобщих ценностей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Baku, Azerbaijan. pp.220-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Антропоцентризм в исканиях молодежной сцены</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Республиканская научно-практическая конференция "VIII Касымбаевские чтения" на тему: "Региональная история: опыт и основные направления исследований в независимом Казахстане"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Казахский Национальный педагогический университет им.Абая, 2014, Almaty, Kazakhstan, Kazakhstan. pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Baku, Azerbaijan. pp.220-222</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Прошлое и настоящее в творческой мастерской Бруно Леоне</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX Международная научно-практическая конференция "Тенденции и перспективы развития современного научного знания"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Dec 2013, Moscou, Russia. pp.132-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Dec 2013, Moscou, Russia. pp.132-138</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Шарлевиль-Мезьер - &amp;quot;кукольная столица&amp;quot; мира</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI ежегодная международная научная конференция "Столицы как центры туризма и выставок"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Акимат г. Астаны, Jun 2013, Astana, Kazakhstan. pp.378-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Акимат г. Астаны, Jun 2013, Astana, Kazakhstan. pp.378-389</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Маккус - Пульчинелла: закономерности и странности метаморфозы</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X Международная научная конференция "Проблемы античного мира и современность"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов; Алматинский Центр Антиковедения, Mar 2013, Almaty, Kazakhstan. pp.313-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов; Алматинский Центр Антиковедения, Mar 2013, Almaty, Kazakhstan. pp.313-319</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Кукольницы-вязальщицы: поиск своего пути в контексте французского кукольного театра</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Теория и практика современной науки: IX Международная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Mar 2013, Москва, Russia. pp.375-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Mar 2013, Москва, Russia. pp.375-381</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Секрет Полишинеля</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экономика, право, культура в эпоху общественных преобразований</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2013, Almaty, Kazakhstan. pp.109-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2013, Almaty, Kazakhstan. pp.109-115</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Маленький&amp;quot; французский театр: площадка синтеза средневековых традиций и современных форм</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Деятельность социально-культурных институтов в современной социо-культурной ситуации: проблемы теории и практики</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры; Приднестровский государственный институт развития образования; Приднестровский государственный университет им. Т.Г. Шевченко, Apr 2013, Prague, Czech Republic. pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры; Приднестровский государственный институт развития образования; Приднестровский государственный университет им. Т.Г. Шевченко, Apr 2013, Prague, Czech Republic. pp.48-55</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Искусство играть Пульчинеллу</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Региональная научно-практическая конференция "Развитие личности через музыку, язык, общение"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Белгородский институт искусств и культуры (БГИИК), Feb 2013, Belgorod, Russia. pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Белгородский институт искусств и культуры (БГИИК), Feb 2013, Belgorod, Russia. pp.317-321</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Лилльский перформанс на Карнавале кукольных театров в Алматы</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. V всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2012, Saint-Petersbourg, Russia. pp.124-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2012, Saint-Petersbourg, Russia. pp.124-126</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Французское театральное искусство в Казахстане</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Международный научно-практический семинар "Историко-культурное наследие и современная культура"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Almaty, Kazakhstan. pp.248-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Almaty, Kazakhstan. pp.248-254</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Кукла и маска в контексте практики современного кукольного театра</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тенденции и перспективы развития современного научного знания: V международная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Dec 2012, Moscou, Russia. pp.414-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Dec 2012, Moscou, Russia. pp.414-421</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Вопросы понимания искусства в письмах Т.Г. Швеченко Брониславу Залескому</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экономика, право, культура в эпоху общественных преобразований. Международная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2011, Almaaty, Kazakhstan. pp.97-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Лысая певица&amp;quot; Эжена Ионеско как музыкально-хореографическая проблема</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Развитие личности через музыку, язык, общение. V региональная научно-практическая конференция</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры (БГИИК), Mar 2011, Belgorod, Russia. pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Вопросы понимания искусства в письмах Т.Г. Швеченко Брониславу Залескому</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Французский персонаж алматинской арт-сцены</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. IV всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2011, Saint-Pétersbourg, Russia. pp.136-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Алматинский художник Алексей Перебеев: отношение к &amp;quot;вечной теме</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. III всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Jan 2010, Saint-Petersbourg, Russia. pp.127-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Фантастическая музыка мифической страны в пространстве реального города</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Развитие личности через музыку, язык, общение: IV региональная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры (БГИИК), Mar 2010, Belgorod, Russia. pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Художник Алла Астахова</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Экономика, право, культура в эпоху общественных преобразований. Международная научно-практическая конференция</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2011, Almaaty, Kazakhstan. pp.97-101</w:t>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2009, Almaty, Kazakhstan. pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2011, Saint-Pétersbourg, Russia. pp.136-138</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Памятники античности в Париже</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проблемы истории древнего мира и раннего средневековья. VI международная научная конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов; Алматинский Центр Антиковедения, Mar 2009, Almaty, Kazakhstan. pp.220-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры (БГИИК), Mar 2010, Belgorod, Russia. pp.32-36</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Проблемы современного театрального процесса в Казахстане</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. II всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Jan 2009, Saint-Petersbourg, Russia. pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Jan 2010, Saint-Petersbourg, Russia. pp.127-129</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Эпос на сцене казахского театра</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Эпическое наследие Евразии: диалог культур и поколений. Международная межвузовская видеоконференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Якутский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Dec 2007, Yakoutsk, Russia. pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов; Алматинский Центр Антиковедения, Mar 2009, Almaty, Kazakhstan. pp.220-228</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Детский театр Западной Европы в первой половине ХХ века</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Преемственность традиций культуры и искусства в мировом пространстве. Международная научно-практическая конференция, посвященная 110-летию видного общественного деятеля Т.К. Жургенова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Казахская Национальная академия искусств им. Т. Жургенова, Apr 2008, Almaty, Kazakhstan. pp.131-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698181v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04698168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Идеал атлета в Древней Греции и современном футболе</w:t>
               </w:r>
@@ -4630,51 +4630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BDF0D8E"/>
+    <w:nsid w:val="61A4BDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4861,51 +4861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irina-antonova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2303-8306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Antonova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671139v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irina-antonova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2303-8306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Antonova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671139v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>