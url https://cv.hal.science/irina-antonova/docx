--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -349,1131 +349,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de l’écologie de la langue : les obscénités sur la scène théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« …papa merci d’être mort » – Un spectacle pour les adultes qui étaient autrefois des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autour de l’écologie de la langue : les obscénités sur la scène théâtrale</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Festival indépendant des arts du spectacle: Un espace pour la nouvelle collectivité théâtrale du Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25</w:t>
+              <w:t xml:space="preserve">, 2019, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Festival indépendant des arts du spectacle: Un espace pour la nouvelle collectivité théâtrale du Kazakhstan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Авиньон-2018: «острый галльский смысл» античной трагедии</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диалог культур Востока и Запада через призму единства и многообразия в преемственности и модернизации общественного сознания: древний мир, средневековье, новое и новейшее время: сборник научных статей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.296-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marionnette d’aujourd’hui : Espace changeant – corps changeant – esprit changeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19</w:t>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.296-305</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Музей Арденн как институт популяризации наследия кукольного театра</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кастееевские чтения: Материалы научно-практической конференции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.198-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marionnette d’aujourd’hui : Espace changeant – corps changeant – esprit changeant</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Античная трагедия в контексте рефлексии о современности</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Античный мир и современность: сборник научных статей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.159-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstitution historique dans la critique théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Stages/Scènes critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16</w:t>
+              <w:t xml:space="preserve">, 2015, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.198-203</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Heritage of the Steppe and Modern Art Forms in Kazakhstani Puppetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Из истории Казахстанского театра кукол</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Вестник КазНПУ им.Абая</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Исторические и социально-политические науки, 2 (45), pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.159-173</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Кукольный театр на Авиньонском театральном фестивале-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Научная дискуссия: вопросы филологии, искусствоведения, культурологии</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (22), pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marionnettes au Kazakhstan, le modèle soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Формирование труппы Государственного русского ТЮЗа Казахстана (1940-1950-е гг.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI век: Итоги прошлого и проблемы настоящего. Межвузовский сборник научных трудов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (22), pp.8-16</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Иконопись Аллы Астаховой: опыт постижения духовности</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI век: Итоги прошлого и проблемы настоящего. Межвузовский сборник научных трудов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.115-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.20-21</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Детский драматург Александра Бруштейн</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экономика, право, культура в эпоху общественных преобразований. Материалы Международной научно-практической конференции</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11, pp.27-31</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Советские режиссеры на страницах французского Энциклопедического театрального словаря</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Искусство в мировом культурном и образовательном пространстве. Международная научно-практическая конференция Казахской Национальной Академии искусств им. Т. Жургенова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.202-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691467v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04691466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Французская режиссура первой половины XX в.: опыт освоения античного наследия</w:t>
               </w:r>
@@ -2589,1903 +2589,1903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Театр кукол для взрослых в духовной жизни общества</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диалог культур и диалог в поликультурном пространстве</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO; Министерство образования и науки Республики Дагестан; Дагестанский Государственный университет; Центр изучения культур при ДГУ, Nov 2016, Makhachkala, Dagestan, Russia. pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Кукольный спектакль как объект исследования современного уличного искусства Франции</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Зборнiк дакладаў i тэзiсаў VII Міжнароднай навукова-практычнай канферэнцыі «Традыцыі і сучасны стан культуры і мастацтваў»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Цэнтр даследаванняў беларускай культуры, мовы і літаратуры НАН Беларусі, Nov 2016, Minsk, France. pp.226-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO; Министерство образования и науки Республики Дагестан; Дагестанский Государственный университет; Центр изучения культур при ДГУ, Nov 2016, Makhachkala, Dagestan, Russia. pp.56-58</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Марионетки Востока на театральном ландшафте Запада</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диалог двух культур Востока и Запада через призму единства и многообразия: древний мир, средневековье, новое и новейшее время</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Институт философии, политологии и религиоведения Комитета науки Министерства образования и науки Республики Казахстан, 2016, Almaty, Kazakhstan. pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Институт философии, политологии и религиоведения Комитета науки Министерства образования и науки Республики Казахстан, 2016, Almaty, Kazakhstan. pp.71-80</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Театральная кукла как мультикультурный феномен</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Бакинская Международная театральная конференция "Театр и мультикультурализм"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Baku, Azerbaijan. pp.418-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Baku, Azerbaijan. pp.418-420</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Бретонский ориентализм&amp;quot; в архетипическом контексте одного кукольного спектакля</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbolic and archetipic in culture and social relations: materials of the IV international scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociosféra - CZ, Mar 2014, Prague, Czech Republic. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sociosféra - CZ, Mar 2014, Prague, Czech Republic. pp.99-106</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Антропоцентризм в исканиях молодежной сцены</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республиканская научно-практическая конференция "VIII Касымбаевские чтения" на тему: "Региональная история: опыт и основные направления исследований в независимом Казахстане"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Казахский Национальный педагогический университет им.Абая, 2014, Almaty, Kazakhstan, Kazakhstan. pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Казахстанский театр: два аспекта мультикультурализма</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Бакинская Международная театральная конференция. Место театра в системе мультикультурализма и всеобщих ценностей</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Baku, Azerbaijan. pp.220-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Казахский Национальный педагогический университет им.Абая, 2014, Almaty, Kazakhstan, Kazakhstan. pp.224-227</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Маккус - Пульчинелла: закономерности и странности метаморфозы</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X Международная научная конференция "Проблемы античного мира и современность"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов; Алматинский Центр Антиковедения, Mar 2013, Almaty, Kazakhstan. pp.313-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Кукольницы-вязальщицы: поиск своего пути в контексте французского кукольного театра</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Теория и практика современной науки: IX Международная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Mar 2013, Москва, Russia. pp.375-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Шарлевиль-Мезьер - &amp;quot;кукольная столица&amp;quot; мира</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI ежегодная международная научная конференция "Столицы как центры туризма и выставок"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Акимат г. Астаны, Jun 2013, Astana, Kazakhstan. pp.378-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Прошлое и настоящее в творческой мастерской Бруно Леоне</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Международная научно-практическая конференция "Тенденции и перспективы развития современного научного знания"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Dec 2013, Moscou, Russia. pp.132-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Акимат г. Астаны, Jun 2013, Astana, Kazakhstan. pp.378-389</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Секрет Полишинеля</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экономика, право, культура в эпоху общественных преобразований</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2013, Almaty, Kazakhstan. pp.109-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов; Алматинский Центр Антиковедения, Mar 2013, Almaty, Kazakhstan. pp.313-319</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Маленький&amp;quot; французский театр: площадка синтеза средневековых традиций и современных форм</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Деятельность социально-культурных институтов в современной социо-культурной ситуации: проблемы теории и практики</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры; Приднестровский государственный институт развития образования; Приднестровский государственный университет им. Т.Г. Шевченко, Apr 2013, Prague, Czech Republic. pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Mar 2013, Москва, Russia. pp.375-381</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Искусство играть Пульчинеллу</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Региональная научно-практическая конференция "Развитие личности через музыку, язык, общение"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Белгородский институт искусств и культуры (БГИИК), Feb 2013, Belgorod, Russia. pp.317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2013, Almaty, Kazakhstan. pp.109-115</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Французское театральное искусство в Казахстане</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Международный научно-практический семинар "Историко-культурное наследие и современная культура"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Almaty, Kazakhstan. pp.248-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры; Приднестровский государственный институт развития образования; Приднестровский государственный университет им. Т.Г. Шевченко, Apr 2013, Prague, Czech Republic. pp.48-55</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Кукла и маска в контексте практики современного кукольного театра</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тенденции и перспективы развития современного научного знания: V международная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Dec 2012, Moscou, Russia. pp.414-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Белгородский институт искусств и культуры (БГИИК), Feb 2013, Belgorod, Russia. pp.317-321</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Лилльский перформанс на Карнавале кукольных театров в Алматы</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. V всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2012, Saint-Petersbourg, Russia. pp.124-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2012, Saint-Petersbourg, Russia. pp.124-126</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Французский персонаж алматинской арт-сцены</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. IV всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2011, Saint-Pétersbourg, Russia. pp.136-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Almaty, Kazakhstan. pp.248-254</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Вопросы понимания искусства в письмах Т.Г. Швеченко Брониславу Залескому</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экономика, право, культура в эпоху общественных преобразований. Международная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2011, Almaaty, Kazakhstan. pp.97-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Научно-информационный издательский центр "Институт стратегических исследований", Dec 2012, Moscou, Russia. pp.414-421</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Лысая певица&amp;quot; Эжена Ионеско как музыкально-хореографическая проблема</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Развитие личности через музыку, язык, общение. V региональная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры (БГИИК), Mar 2011, Belgorod, Russia. pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Вопросы понимания искусства в письмах Т.Г. Швеченко Брониславу Залескому</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Фантастическая музыка мифической страны в пространстве реального города</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Развитие личности через музыку, язык, общение: IV региональная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры (БГИИК), Mar 2010, Belgorod, Russia. pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Алматинский художник Алексей Перебеев: отношение к &amp;quot;вечной теме</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. III всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Jan 2010, Saint-Petersbourg, Russia. pp.127-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Художник Алла Астахова</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Antonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Экономика, право, культура в эпоху общественных преобразований. Международная научно-практическая конференция</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2011, Almaaty, Kazakhstan. pp.97-101</w:t>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Jan 2009, Almaty, Kazakhstan. pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры (БГИИК), Mar 2011, Belgorod, Russia. pp.51-55</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Памятники античности в Париже</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проблемы истории древнего мира и раннего средневековья. VI международная научная конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Алматинский филиал Санкт-Петербургского Гуманитарного университета профсоюзов; Алматинский Центр Антиковедения, Mar 2009, Almaty, Kazakhstan. pp.220-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Feb 2011, Saint-Pétersbourg, Russia. pp.136-138</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Проблемы современного театрального процесса в Казахстане</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Современное искусство в контексте глобализации: наука, образование, художественный рынок. II всероссийская научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Jan 2009, Saint-Petersbourg, Russia. pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Санкт-Петербургский Гуманитарный университет профсоюзов, Jan 2010, Saint-Petersbourg, Russia. pp.127-129</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Детский театр Западной Европы в первой половине ХХ века</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Преемственность традиций культуры и искусства в мировом пространстве. Международная научно-практическая конференция, посвященная 110-летию видного общественного деятеля Т.К. Жургенова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Казахская Национальная академия искусств им. Т. Жургенова, Apr 2008, Almaty, Kazakhstan. pp.131-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Белгородский государственный институт искусств и культуры (БГИИК), Mar 2010, Belgorod, Russia. pp.32-36</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Эпос на сцене казахского театра</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Эпическое наследие Евразии: диалог культур и поколений. Международная межвузовская видеоконференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Якутский филиал Санкт-Петербургского Гуманитарного университета профсоюзов, Dec 2007, Yakoutsk, Russia. pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698168v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04698181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Идеал атлета в Древней Греции и современном футболе</w:t>
               </w:r>
@@ -4630,51 +4630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61A4BDDB"/>
+    <w:nsid w:val="5E581447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4861,51 +4861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irina-antonova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2303-8306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Antonova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671139v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irina-antonova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2303-8306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Antonova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671139v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912051v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>