--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irina Ionica </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of second harmonic generation technique to probe the field-effect passivation of Si(100) with Al2O3 dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (9), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Junction Formation for EZ-FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.384-389. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2023.3339306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for parameters extraction with undoped junctionless EZ-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108897. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Nernstian pH detection using out-of-equilibrium body potential in silicon on insulator ISFET sensors: Proof-of-concept and optimization paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.115439. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in centrosymmetric multilayered structures: Theoretical approach for nonlinear boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (8), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108731. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108047. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuron-gated silicon nanowire field effect transistors to follow single spike propagation within neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Veliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2001226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202001226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Out-of-Equilibrium Body Potential In Silicon on Insulator Devices With Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (12), pp.1834-1837. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3122472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel DNA Biosensor Based on the Out-of-Equilibrium Body Potential Method in Silicon-on-Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14032-14041. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4582-4586. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3023872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation of the out-of-equilibrium phenomena on the pseudo-MOSFET configuration under transient linear voltage ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.107721. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contact and channel resistance on the frequency-dependent capacitance and conductance of pseudo-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurements in Pseudo-MOSFET for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.90 - 96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (12), pp.125309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5041062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gated InGaAs-on-insulator lateral N+NN+ MOSFET: Fabrication and typical conduction mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07202.0139ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of electrical characterization techniques for ultrathin FDSOI materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.10-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and mobility characterization in junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.154-160. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface trap density evaluation on bare silicon-on-insulator wafers using the quasi-static capacitance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.175702. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for contactless non-destructive characterization of silicon on insulator wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soylu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.237 - 243. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Capacitance and Conductance-Frequency Characteristics of SOI Wafers in Pseudo-MOSFET Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.2717-2723. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2454438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Parasitic Bipolar Gain Using the Back-Gate in Ultrathin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.96-98. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2014.2385797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in ultra-thin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Blend Morphology on Interface State Recombination in Bulk Heterojunction Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/adfm.201401633. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201401633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced coupling effects in vertical double-gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jae Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new characterization technique for SOI wafers: Split C(V) in pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of heavily doped SOI wafers under pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC Model for Frequency Dependence of Split C-V Measurements on Bare SOI Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.792-794. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2257663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-pseudo-metal-oxide-semiconductor field effect transistor for characterization of surface recombination in silicon on insulator materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (Issue 18), pp.183702:1-5. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Silicon-On-Insulator films with pseudo metal-oxide-semiconductor field-effect transistor: correlation between contact pressure, crater morphology and series resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XX (XX, XX183511), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Switching of Porphyrin-Coated Silicon Nanowire Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Royal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (6), pp.1454-1458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0630485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI-ULIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZ-FET junctions activation by nanosecond laser annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 21st International Workshop on Junction Technology (IWJT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IWJT59028.2023.10175175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Digital Presentation) Characterization of Passivation Dielectrics on Silicon Through Second Harmonic Generation: Effect of Fixed Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Courouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver BC, Canada. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/10802.0019ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sequential integration: applications and associated key enabling modules (design & technology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, France. pp.3.2.1-3.2.4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04456122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel pH Sensor Based on out-of-Equilibrium Body Potential Monitored in Silicon on Insulator with Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Meeting on Chemical Sensors (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States. pp.1589, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2021-01591589mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-enhanced sensing of charged micro-particles using Silicon-On-Insulator Bottom Gate Field Effect Transistors: some preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kury Abi Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Miltiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC (European Solid-State Device Research Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET response to transient ramp signal applied to the gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ψ-MOSFET Configuration for DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation effects on the electrical caracterizaron in Ψ-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.141-144, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Vindret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer thickness impact on Second Harmonic Generation characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.184-187, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation as a Contactless Probe of Al2O3 Passivation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium body potential measurements in pseudo-MOSFET for biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Non-Destructive Characterization of Dielectric - Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">229th ECS Meetings: 7th Int. Symposium on Dielectrics for Nanosystems: Materials Science, Processing, Reliability and Manufaturing - and - Solid State Topics General Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, K. Sundaram, H. Iwai, T. Chikyo, Y. Obeng, Z. Chen, D. Bauza, O. Leonte and K. Shimanura, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume and interface conduction in InGaAs junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.104-107, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient second harmonic generation and correlation with Ψ-MOSFET in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.222-225, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy for non-destructive characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brinciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static capacitance measurements in pseudo-MOSFET configuration for D&amp;lt;inf&amp;gt;it&amp;lt;/inf&amp;gt; extraction in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple compact model for carrier distribution and its application in single-, double- and triple-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.277-280, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and detailed characterization of junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.282-285, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for non-destructive characterization of silicon-on-insulator substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.185-188, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special characterization techniques for advanced FDSOI process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rohnert Park, United States. pp.9a.1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2015.7333543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the pseudo-MOSFET and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Workshop on Dielectrics in Microelectronics (WODIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on split C-V measurements on SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-CV for pseudo-MOSFET characterization: Experimental setups and associated parameter extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in advanced FD SOI MOSFETs: experimental evidence and gain extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarrogona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of back gate on parasitic bipolar effect in FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.5.8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective mobility in extra-thin film and ultra-thin BOX SOI wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extraction method for estimating the bonding quality of metal bonding wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Cioccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET under illumination: a novel method for extraction of carrier lifetime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of ultra-thin silicon-on-insulator substrates : static and split C–V measurements in the Pseudo–MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piro L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoloveanu S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Semiconductor Technology for Ultra Large Scale Integrated Circuits and Thin Film Technology (ULSIC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villard de Lans, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected SOI puzzles and tentative answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the pseudo-MOSFET characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de champ et blocage de Coulomb dans des nanostructures de silicium élaborées par microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00097465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irina Ionica </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of second harmonic generation technique to probe the field-effect passivation of Si(100) with Al2O3 dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (9), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Junction Formation for EZ-FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.384-389. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2023.3339306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for parameters extraction with undoped junctionless EZ-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108897. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Nernstian pH detection using out-of-equilibrium body potential in silicon on insulator ISFET sensors: Proof-of-concept and optimization paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.115439. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in centrosymmetric multilayered structures: Theoretical approach for nonlinear boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (8), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108731. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108047. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuron-gated silicon nanowire field effect transistors to follow single spike propagation within neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Veliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2001226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202001226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Out-of-Equilibrium Body Potential In Silicon on Insulator Devices With Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (12), pp.1834-1837. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3122472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel DNA Biosensor Based on the Out-of-Equilibrium Body Potential Method in Silicon-on-Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14032-14041. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4582-4586. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3023872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation of the out-of-equilibrium phenomena on the pseudo-MOSFET configuration under transient linear voltage ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.107721. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contact and channel resistance on the frequency-dependent capacitance and conductance of pseudo-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurements in Pseudo-MOSFET for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.90 - 96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (12), pp.125309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5041062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gated InGaAs-on-insulator lateral N+NN+ MOSFET: Fabrication and typical conduction mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07202.0139ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of electrical characterization techniques for ultrathin FDSOI materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.10-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and mobility characterization in junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.154-160. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface trap density evaluation on bare silicon-on-insulator wafers using the quasi-static capacitance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.175702. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for contactless non-destructive characterization of silicon on insulator wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soylu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.237 - 243. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Capacitance and Conductance-Frequency Characteristics of SOI Wafers in Pseudo-MOSFET Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.2717-2723. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2454438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Parasitic Bipolar Gain Using the Back-Gate in Ultrathin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.96-98. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2014.2385797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in ultra-thin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Blend Morphology on Interface State Recombination in Bulk Heterojunction Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/adfm.201401633. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201401633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced coupling effects in vertical double-gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jae Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new characterization technique for SOI wafers: Split C(V) in pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of heavily doped SOI wafers under pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC Model for Frequency Dependence of Split C-V Measurements on Bare SOI Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.792-794. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2257663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-pseudo-metal-oxide-semiconductor field effect transistor for characterization of surface recombination in silicon on insulator materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (Issue 18), pp.183702:1-5. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Silicon-On-Insulator films with pseudo metal-oxide-semiconductor field-effect transistor: correlation between contact pressure, crater morphology and series resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XX (XX, XX183511), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Switching of Porphyrin-Coated Silicon Nanowire Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Royal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (6), pp.1454-1458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0630485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZ-FET junctions activation by nanosecond laser annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 21st International Workshop on Junction Technology (IWJT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IWJT59028.2023.10175175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI-ULIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Digital Presentation) Characterization of Passivation Dielectrics on Silicon Through Second Harmonic Generation: Effect of Fixed Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Courouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver BC, Canada. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/10802.0019ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sequential integration: applications and associated key enabling modules (design & technology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, France. pp.3.2.1-3.2.4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04456122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-enhanced sensing of charged micro-particles using Silicon-On-Insulator Bottom Gate Field Effect Transistors: some preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kury Abi Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Miltiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel pH Sensor Based on out-of-Equilibrium Body Potential Monitored in Silicon on Insulator with Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Meeting on Chemical Sensors (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States. pp.1589, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2021-01591589mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC (European Solid-State Device Research Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET response to transient ramp signal applied to the gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ψ-MOSFET Configuration for DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation effects on the electrical caracterizaron in Ψ-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.141-144, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Vindret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer thickness impact on Second Harmonic Generation characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.184-187, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation as a Contactless Probe of Al2O3 Passivation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium body potential measurements in pseudo-MOSFET for biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Non-Destructive Characterization of Dielectric - Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">229th ECS Meetings: 7th Int. Symposium on Dielectrics for Nanosystems: Materials Science, Processing, Reliability and Manufaturing - and - Solid State Topics General Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, K. Sundaram, H. Iwai, T. Chikyo, Y. Obeng, Z. Chen, D. Bauza, O. Leonte and K. Shimanura, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume and interface conduction in InGaAs junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.104-107, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient second harmonic generation and correlation with Ψ-MOSFET in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.222-225, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy for non-destructive characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brinciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static capacitance measurements in pseudo-MOSFET configuration for D&amp;lt;inf&amp;gt;it&amp;lt;/inf&amp;gt; extraction in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple compact model for carrier distribution and its application in single-, double- and triple-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.277-280, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and detailed characterization of junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.282-285, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for non-destructive characterization of silicon-on-insulator substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.185-188, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special characterization techniques for advanced FDSOI process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rohnert Park, United States. pp.9a.1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2015.7333543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the pseudo-MOSFET and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Workshop on Dielectrics in Microelectronics (WODIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on split C-V measurements on SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-CV for pseudo-MOSFET characterization: Experimental setups and associated parameter extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in advanced FD SOI MOSFETs: experimental evidence and gain extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarrogona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of back gate on parasitic bipolar effect in FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.5.8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective mobility in extra-thin film and ultra-thin BOX SOI wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extraction method for estimating the bonding quality of metal bonding wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Cioccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET under illumination: a novel method for extraction of carrier lifetime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of ultra-thin silicon-on-insulator substrates : static and split C–V measurements in the Pseudo–MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piro L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoloveanu S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Semiconductor Technology for Ultra Large Scale Integrated Circuits and Thin Film Technology (ULSIC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villard de Lans, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected SOI puzzles and tentative answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the pseudo-MOSFET characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de champ et blocage de Coulomb dans des nanostructures de silicium élaborées par microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00097465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni Abdou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2023.3339306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alepidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veliev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202001226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3122472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawedin M." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czornomaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF6RJGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B0279P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanyu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFBZ0QNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faraone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947498" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pirro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Diab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faraone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2454438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2385797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67NBTS3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Verilhac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Jae Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Bawedin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Guo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Akarvardar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDGJPV5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ohata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2Q9PNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akarvardar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hobbs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.050" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPRFMLNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2257663" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirajeddine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0630485" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT59028.2023.10175175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Courouble" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0019ecst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billoint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuries" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malinge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720671" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kury Abi Nakhoul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miltiadis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ionica" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Banu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354754" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962590" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Park" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michalas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brinciotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kienberger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440097" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063820" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063827" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004181v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yu Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324769" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063744" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324770" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2015.7333543" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182138v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionica I." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841461" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008226v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003967v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028210" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piro L." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab A." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoloveanu S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604923v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Na" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj Diab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Bae" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00097465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni Abdou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2023.3339306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alepidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veliev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202001226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3122472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawedin M." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czornomaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF6RJGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B0279P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanyu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFBZ0QNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faraone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947498" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pirro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Diab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faraone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2454438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2385797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67NBTS3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Verilhac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Jae Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Bawedin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Guo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Akarvardar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDGJPV5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ohata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2Q9PNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akarvardar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hobbs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.050" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPRFMLNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2257663" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirajeddine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0630485" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT59028.2023.10175175" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Courouble" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0019ecst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billoint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuries" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malinge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720671" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755301v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kury Abi Nakhoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miltiadis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ionica" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041868" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Banu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354754" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962590" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Park" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michalas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brinciotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kienberger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440097" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063820" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063827" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004181v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yu Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324769" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063744" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324770" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2015.7333543" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182138v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionica I." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841461" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008226v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003967v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028210" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piro L." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab A." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoloveanu S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604923v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Na" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj Diab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Bae" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00097465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>