--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irina Ionica </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of second harmonic generation technique to probe the field-effect passivation of Si(100) with Al2O3 dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (9), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Junction Formation for EZ-FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.384-389. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2023.3339306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for parameters extraction with undoped junctionless EZ-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108897. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Nernstian pH detection using out-of-equilibrium body potential in silicon on insulator ISFET sensors: Proof-of-concept and optimization paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.115439. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in centrosymmetric multilayered structures: Theoretical approach for nonlinear boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (8), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108731. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108047. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuron-gated silicon nanowire field effect transistors to follow single spike propagation within neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Veliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2001226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202001226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Out-of-Equilibrium Body Potential In Silicon on Insulator Devices With Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (12), pp.1834-1837. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3122472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel DNA Biosensor Based on the Out-of-Equilibrium Body Potential Method in Silicon-on-Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14032-14041. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4582-4586. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3023872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation of the out-of-equilibrium phenomena on the pseudo-MOSFET configuration under transient linear voltage ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.107721. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contact and channel resistance on the frequency-dependent capacitance and conductance of pseudo-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurements in Pseudo-MOSFET for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.90 - 96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (12), pp.125309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5041062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gated InGaAs-on-insulator lateral N+NN+ MOSFET: Fabrication and typical conduction mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07202.0139ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of electrical characterization techniques for ultrathin FDSOI materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.10-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and mobility characterization in junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.154-160. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface trap density evaluation on bare silicon-on-insulator wafers using the quasi-static capacitance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.175702. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for contactless non-destructive characterization of silicon on insulator wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soylu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.237 - 243. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Capacitance and Conductance-Frequency Characteristics of SOI Wafers in Pseudo-MOSFET Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.2717-2723. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2454438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Parasitic Bipolar Gain Using the Back-Gate in Ultrathin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.96-98. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2014.2385797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in ultra-thin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Blend Morphology on Interface State Recombination in Bulk Heterojunction Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/adfm.201401633. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201401633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced coupling effects in vertical double-gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jae Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new characterization technique for SOI wafers: Split C(V) in pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of heavily doped SOI wafers under pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC Model for Frequency Dependence of Split C-V Measurements on Bare SOI Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.792-794. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2257663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-pseudo-metal-oxide-semiconductor field effect transistor for characterization of surface recombination in silicon on insulator materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (Issue 18), pp.183702:1-5. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Silicon-On-Insulator films with pseudo metal-oxide-semiconductor field-effect transistor: correlation between contact pressure, crater morphology and series resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XX (XX, XX183511), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Switching of Porphyrin-Coated Silicon Nanowire Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Royal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (6), pp.1454-1458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0630485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZ-FET junctions activation by nanosecond laser annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 21st International Workshop on Junction Technology (IWJT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IWJT59028.2023.10175175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI-ULIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Digital Presentation) Characterization of Passivation Dielectrics on Silicon Through Second Harmonic Generation: Effect of Fixed Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Courouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver BC, Canada. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/10802.0019ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sequential integration: applications and associated key enabling modules (design & technology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, France. pp.3.2.1-3.2.4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04456122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-enhanced sensing of charged micro-particles using Silicon-On-Insulator Bottom Gate Field Effect Transistors: some preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kury Abi Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Miltiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel pH Sensor Based on out-of-Equilibrium Body Potential Monitored in Silicon on Insulator with Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Meeting on Chemical Sensors (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States. pp.1589, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2021-01591589mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC (European Solid-State Device Research Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET response to transient ramp signal applied to the gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ψ-MOSFET Configuration for DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation effects on the electrical caracterizaron in Ψ-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.141-144, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Vindret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer thickness impact on Second Harmonic Generation characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.184-187, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation as a Contactless Probe of Al2O3 Passivation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium body potential measurements in pseudo-MOSFET for biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Non-Destructive Characterization of Dielectric - Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">229th ECS Meetings: 7th Int. Symposium on Dielectrics for Nanosystems: Materials Science, Processing, Reliability and Manufaturing - and - Solid State Topics General Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, K. Sundaram, H. Iwai, T. Chikyo, Y. Obeng, Z. Chen, D. Bauza, O. Leonte and K. Shimanura, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume and interface conduction in InGaAs junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.104-107, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient second harmonic generation and correlation with Ψ-MOSFET in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.222-225, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy for non-destructive characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brinciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static capacitance measurements in pseudo-MOSFET configuration for D&amp;lt;inf&amp;gt;it&amp;lt;/inf&amp;gt; extraction in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple compact model for carrier distribution and its application in single-, double- and triple-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.277-280, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and detailed characterization of junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.282-285, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for non-destructive characterization of silicon-on-insulator substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.185-188, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special characterization techniques for advanced FDSOI process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rohnert Park, United States. pp.9a.1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2015.7333543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the pseudo-MOSFET and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Workshop on Dielectrics in Microelectronics (WODIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on split C-V measurements on SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-CV for pseudo-MOSFET characterization: Experimental setups and associated parameter extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in advanced FD SOI MOSFETs: experimental evidence and gain extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarrogona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of back gate on parasitic bipolar effect in FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.5.8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective mobility in extra-thin film and ultra-thin BOX SOI wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extraction method for estimating the bonding quality of metal bonding wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Cioccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET under illumination: a novel method for extraction of carrier lifetime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of ultra-thin silicon-on-insulator substrates : static and split C–V measurements in the Pseudo–MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piro L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoloveanu S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Semiconductor Technology for Ultra Large Scale Integrated Circuits and Thin Film Technology (ULSIC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villard de Lans, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected SOI puzzles and tentative answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the pseudo-MOSFET characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de champ et blocage de Coulomb dans des nanostructures de silicium élaborées par microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00097465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irina Ionica </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of second harmonic generation technique to probe the field-effect passivation of Si(100) with Al2O3 dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (9), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Junction Formation for EZ-FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.384-389. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2023.3339306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for parameters extraction with undoped junctionless EZ-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108897. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Nernstian pH detection using out-of-equilibrium body potential in silicon on insulator ISFET sensors: Proof-of-concept and optimization paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.115439. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108731. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in centrosymmetric multilayered structures: Theoretical approach for nonlinear boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (8), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108047. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuron-gated silicon nanowire field effect transistors to follow single spike propagation within neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Veliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2001226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202001226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Out-of-Equilibrium Body Potential In Silicon on Insulator Devices With Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (12), pp.1834-1837. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3122472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4582-4586. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3023872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel DNA Biosensor Based on the Out-of-Equilibrium Body Potential Method in Silicon-on-Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14032-14041. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation of the out-of-equilibrium phenomena on the pseudo-MOSFET configuration under transient linear voltage ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.107721. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contact and channel resistance on the frequency-dependent capacitance and conductance of pseudo-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.90 - 96. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurements in Pseudo-MOSFET for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (12), pp.125309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5041062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gated InGaAs-on-insulator lateral N+NN+ MOSFET: Fabrication and typical conduction mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07202.0139ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of electrical characterization techniques for ultrathin FDSOI materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.10-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and mobility characterization in junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.154-160. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface trap density evaluation on bare silicon-on-insulator wafers using the quasi-static capacitance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.175702. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for contactless non-destructive characterization of silicon on insulator wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soylu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.237 - 243. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Parasitic Bipolar Gain Using the Back-Gate in Ultrathin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.96-98. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2014.2385797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Capacitance and Conductance-Frequency Characteristics of SOI Wafers in Pseudo-MOSFET Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.2717-2723. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2454438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in ultra-thin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Blend Morphology on Interface State Recombination in Bulk Heterojunction Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/adfm.201401633. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201401633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced coupling effects in vertical double-gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jae Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new characterization technique for SOI wafers: Split C(V) in pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC Model for Frequency Dependence of Split C-V Measurements on Bare SOI Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.792-794. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2257663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-pseudo-metal-oxide-semiconductor field effect transistor for characterization of surface recombination in silicon on insulator materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (Issue 18), pp.183702:1-5. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of heavily doped SOI wafers under pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Silicon-On-Insulator films with pseudo metal-oxide-semiconductor field-effect transistor: correlation between contact pressure, crater morphology and series resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XX (XX, XX183511), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Switching of Porphyrin-Coated Silicon Nanowire Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Royal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (6), pp.1454-1458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0630485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI-ULIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZ-FET junctions activation by nanosecond laser annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 21st International Workshop on Junction Technology (IWJT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IWJT59028.2023.10175175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Digital Presentation) Characterization of Passivation Dielectrics on Silicon Through Second Harmonic Generation: Effect of Fixed Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Courouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver BC, Canada. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/10802.0019ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sequential integration: applications and associated key enabling modules (design & technology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, France. pp.3.2.1-3.2.4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04456122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-enhanced sensing of charged micro-particles using Silicon-On-Insulator Bottom Gate Field Effect Transistors: some preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kury Abi Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Miltiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel pH Sensor Based on out-of-Equilibrium Body Potential Monitored in Silicon on Insulator with Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Meeting on Chemical Sensors (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States. pp.1589, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2021-01591589mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC (European Solid-State Device Research Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET response to transient ramp signal applied to the gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ψ-MOSFET Configuration for DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation effects on the electrical caracterizaron in Ψ-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.141-144, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Vindret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer thickness impact on Second Harmonic Generation characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.184-187, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation as a Contactless Probe of Al2O3 Passivation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium body potential measurements in pseudo-MOSFET for biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Non-Destructive Characterization of Dielectric - Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">229th ECS Meetings: 7th Int. Symposium on Dielectrics for Nanosystems: Materials Science, Processing, Reliability and Manufaturing - and - Solid State Topics General Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, K. Sundaram, H. Iwai, T. Chikyo, Y. Obeng, Z. Chen, D. Bauza, O. Leonte and K. Shimanura, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume and interface conduction in InGaAs junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.104-107, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient second harmonic generation and correlation with Ψ-MOSFET in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.222-225, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy for non-destructive characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brinciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static capacitance measurements in pseudo-MOSFET configuration for D&amp;lt;inf&amp;gt;it&amp;lt;/inf&amp;gt; extraction in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for non-destructive characterization of silicon-on-insulator substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.185-188, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple compact model for carrier distribution and its application in single-, double- and triple-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.277-280, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and detailed characterization of junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.282-285, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special characterization techniques for advanced FDSOI process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rohnert Park, United States. pp.9a.1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2015.7333543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the pseudo-MOSFET and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Workshop on Dielectrics in Microelectronics (WODIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-CV for pseudo-MOSFET characterization: Experimental setups and associated parameter extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on split C-V measurements on SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in advanced FD SOI MOSFETs: experimental evidence and gain extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarrogona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of back gate on parasitic bipolar effect in FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.5.8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective mobility in extra-thin film and ultra-thin BOX SOI wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extraction method for estimating the bonding quality of metal bonding wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Cioccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET under illumination: a novel method for extraction of carrier lifetime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of ultra-thin silicon-on-insulator substrates : static and split C–V measurements in the Pseudo–MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piro L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoloveanu S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Semiconductor Technology for Ultra Large Scale Integrated Circuits and Thin Film Technology (ULSIC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villard de Lans, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected SOI puzzles and tentative answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the pseudo-MOSFET characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de champ et blocage de Coulomb dans des nanostructures de silicium élaborées par microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00097465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni Abdou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2023.3339306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alepidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veliev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202001226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3122472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawedin M." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czornomaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF6RJGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B0279P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanyu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFBZ0QNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faraone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947498" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pirro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Diab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faraone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2454438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2385797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67NBTS3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Verilhac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Jae Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Bawedin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Guo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Akarvardar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDGJPV5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ohata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2Q9PNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akarvardar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hobbs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.050" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPRFMLNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2257663" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994579v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirajeddine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0630485" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT59028.2023.10175175" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Courouble" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0019ecst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billoint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuries" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malinge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720671" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755301v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kury Abi Nakhoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miltiadis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ionica" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041868" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Banu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354754" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962590" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Park" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michalas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brinciotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kienberger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440097" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063820" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063827" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004181v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yu Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324769" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004048v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063744" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324770" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2015.7333543" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182138v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionica I." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841461" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008226v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003967v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028210" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piro L." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab A." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoloveanu S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604923v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Na" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj Diab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Bae" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00097465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni Abdou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2023.3339306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alepidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veliev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202001226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3122472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Popescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawedin M." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czornomaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF6RJGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B0279P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanyu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFBZ0QNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faraone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947498" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2385797" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pirro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Diab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faraone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2454438" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67NBTS3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Verilhac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Jae Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Bawedin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Guo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Akarvardar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDGJPV5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ohata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2Q9PNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2257663" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirajeddine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804064" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akarvardar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hobbs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.050" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPRFMLNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0630485" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT59028.2023.10175175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Courouble" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0019ecst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billoint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuries" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malinge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720671" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755301v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kury Abi Nakhoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miltiadis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ionica" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Banu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354754" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962590" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Park" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michalas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brinciotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kienberger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440097" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063820" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063744" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063827" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yu Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324769" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324770" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2015.7333543" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003797v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841461" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionica I." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008226v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003967v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028210" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piro L." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab A." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoloveanu S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604923v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Na" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj Diab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Bae" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00097465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>