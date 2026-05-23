--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irina Ionica </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of second harmonic generation technique to probe the field-effect passivation of Si(100) with Al2O3 dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (9), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Junction Formation for EZ-FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.384-389. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2023.3339306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for parameters extraction with undoped junctionless EZ-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108897. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Nernstian pH detection using out-of-equilibrium body potential in silicon on insulator ISFET sensors: Proof-of-concept and optimization paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.115439. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108731. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in centrosymmetric multilayered structures: Theoretical approach for nonlinear boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (8), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108047. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuron-gated silicon nanowire field effect transistors to follow single spike propagation within neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Veliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2001226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202001226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Out-of-Equilibrium Body Potential In Silicon on Insulator Devices With Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (12), pp.1834-1837. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3122472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4582-4586. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3023872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel DNA Biosensor Based on the Out-of-Equilibrium Body Potential Method in Silicon-on-Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14032-14041. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation of the out-of-equilibrium phenomena on the pseudo-MOSFET configuration under transient linear voltage ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.107721. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contact and channel resistance on the frequency-dependent capacitance and conductance of pseudo-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.90 - 96. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurements in Pseudo-MOSFET for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (12), pp.125309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5041062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gated InGaAs-on-insulator lateral N+NN+ MOSFET: Fabrication and typical conduction mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07202.0139ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of electrical characterization techniques for ultrathin FDSOI materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.10-36. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and mobility characterization in junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.154-160. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface trap density evaluation on bare silicon-on-insulator wafers using the quasi-static capacitance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.175702. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for contactless non-destructive characterization of silicon on insulator wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soylu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.237 - 243. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Parasitic Bipolar Gain Using the Back-Gate in Ultrathin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.96-98. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2014.2385797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Capacitance and Conductance-Frequency Characteristics of SOI Wafers in Pseudo-MOSFET Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.2717-2723. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2454438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in ultra-thin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Blend Morphology on Interface State Recombination in Bulk Heterojunction Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/adfm.201401633. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201401633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced coupling effects in vertical double-gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jae Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new characterization technique for SOI wafers: Split C(V) in pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC Model for Frequency Dependence of Split C-V Measurements on Bare SOI Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.792-794. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2257663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-pseudo-metal-oxide-semiconductor field effect transistor for characterization of surface recombination in silicon on insulator materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (Issue 18), pp.183702:1-5. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of heavily doped SOI wafers under pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Silicon-On-Insulator films with pseudo metal-oxide-semiconductor field-effect transistor: correlation between contact pressure, crater morphology and series resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XX (XX, XX183511), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Switching of Porphyrin-Coated Silicon Nanowire Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Royal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (6), pp.1454-1458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0630485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI-ULIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZ-FET junctions activation by nanosecond laser annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 21st International Workshop on Junction Technology (IWJT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IWJT59028.2023.10175175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Digital Presentation) Characterization of Passivation Dielectrics on Silicon Through Second Harmonic Generation: Effect of Fixed Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Courouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver BC, Canada. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/10802.0019ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sequential integration: applications and associated key enabling modules (design & technology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, France. pp.3.2.1-3.2.4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04456122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-enhanced sensing of charged micro-particles using Silicon-On-Insulator Bottom Gate Field Effect Transistors: some preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kury Abi Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Miltiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel pH Sensor Based on out-of-Equilibrium Body Potential Monitored in Silicon on Insulator with Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Meeting on Chemical Sensors (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States. pp.1589, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2021-01591589mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC (European Solid-State Device Research Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET response to transient ramp signal applied to the gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ψ-MOSFET Configuration for DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation effects on the electrical caracterizaron in Ψ-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.141-144, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Vindret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer thickness impact on Second Harmonic Generation characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.184-187, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation as a Contactless Probe of Al2O3 Passivation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium body potential measurements in pseudo-MOSFET for biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Non-Destructive Characterization of Dielectric - Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">229th ECS Meetings: 7th Int. Symposium on Dielectrics for Nanosystems: Materials Science, Processing, Reliability and Manufaturing - and - Solid State Topics General Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, K. Sundaram, H. Iwai, T. Chikyo, Y. Obeng, Z. Chen, D. Bauza, O. Leonte and K. Shimanura, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume and interface conduction in InGaAs junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.104-107, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient second harmonic generation and correlation with Ψ-MOSFET in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.222-225, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy for non-destructive characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brinciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static capacitance measurements in pseudo-MOSFET configuration for D&amp;lt;inf&amp;gt;it&amp;lt;/inf&amp;gt; extraction in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for non-destructive characterization of silicon-on-insulator substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.185-188, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple compact model for carrier distribution and its application in single-, double- and triple-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.277-280, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and detailed characterization of junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.282-285, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special characterization techniques for advanced FDSOI process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rohnert Park, United States. pp.9a.1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2015.7333543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the pseudo-MOSFET and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Workshop on Dielectrics in Microelectronics (WODIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-CV for pseudo-MOSFET characterization: Experimental setups and associated parameter extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on split C-V measurements on SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in advanced FD SOI MOSFETs: experimental evidence and gain extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarrogona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of back gate on parasitic bipolar effect in FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.5.8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective mobility in extra-thin film and ultra-thin BOX SOI wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extraction method for estimating the bonding quality of metal bonding wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Cioccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET under illumination: a novel method for extraction of carrier lifetime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of ultra-thin silicon-on-insulator substrates : static and split C–V measurements in the Pseudo–MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piro L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoloveanu S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Semiconductor Technology for Ultra Large Scale Integrated Circuits and Thin Film Technology (ULSIC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villard de Lans, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected SOI puzzles and tentative answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the pseudo-MOSFET characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de champ et blocage de Coulomb dans des nanostructures de silicium élaborées par microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00097465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Irina Ionica </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of second harmonic generation technique to probe the field-effect passivation of Si(100) with Al2O3 dielectric layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (9), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0188837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Junction Formation for EZ-FET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.384-389. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JEDS.2023.3339306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for parameters extraction with undoped junctionless EZ-FETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108897. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Nernstian pH detection using out-of-equilibrium body potential in silicon on insulator ISFET sensors: Proof-of-concept and optimization paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.115439. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.108731. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2023.108731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation in centrosymmetric multilayered structures: Theoretical approach for nonlinear boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (8), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0156004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the Out-of-Equilibrium Body Potential In Silicon on Insulator Devices With Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (12), pp.1834-1837. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3122472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108047. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuron-gated silicon nanowire field effect transistors to follow single spike propagation within neuronal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Veliev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (4), pp.2001226. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202001226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel DNA Biosensor Based on the Out-of-Equilibrium Body Potential Method in Silicon-on-Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (23), pp.14032-14041. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (11), pp.4582-4586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2020.3023872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Second Harmonic Generation: A Powerful Non-Destructive Characterization Technique for Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09701.0119ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation investigation of the out-of-equilibrium phenomena on the pseudo-MOSFET configuration under transient linear voltage ramps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.107721. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.107721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contact and channel resistance on the frequency-dependent capacitance and conductance of pseudo-MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Omura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.197-203. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2019.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.90 - 96. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurements in Pseudo-MOSFET for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (12), pp.125309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5041062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gated InGaAs-on-insulator lateral N+NN+ MOSFET: Fabrication and typical conduction mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Czornomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and mobility characterization in junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.154-160. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2016.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/07202.0139ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of electrical characterization techniques for ultrathin FDSOI materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.10-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface trap density evaluation on bare silicon-on-insulator wafers using the quasi-static capacitance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.175702. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for contactless non-destructive characterization of silicon on insulator wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soylu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.237 - 243. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Parasitic Bipolar Gain Using the Back-Gate in Ultrathin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.96-98. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2014.2385797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-Capacitance and Conductance-Frequency Characteristics of SOI Wafers in Pseudo-MOSFET Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Faraone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (9), pp.2717-2723. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2015.2454438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in ultra-thin FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Blend Morphology on Interface State Recombination in Bulk Heterojunction Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/adfm.201401633. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201401633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced coupling effects in vertical double-gate FinFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Jae Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC Model for Frequency Dependence of Split C-V Measurements on Bare SOI Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.792-794. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2013.2257663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-pseudo-metal-oxide-semiconductor field effect transistor for characterization of surface recombination in silicon on insulator materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journ. Appl. Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (Issue 18), pp.183702:1-5. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of heavily doped SOI wafers under pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Akarvardar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.65-72. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new characterization technique for SOI wafers: Split C(V) in pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2013.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Silicon-On-Insulator films with pseudo metal-oxide-semiconductor field-effect transistor: correlation between contact pressure, crater morphology and series resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XX (XX, XX183511), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Switching of Porphyrin-Coated Silicon Nanowire Field Effect Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Royal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (6), pp.1454-1458. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl0630485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZ-FET junctions activation by nanosecond laser annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Opprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 21st International Workshop on Junction Technology (IWJT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IWJT59028.2023.10175175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoped junctionless EZ-FET: Model and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerhouni Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI-ULIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: Non-Linear Optics for Characterization of Electrical Properties of Dielectric-on-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Digital Presentation) Characterization of Passivation Dielectrics on Silicon Through Second Harmonic Generation: Effect of Fixed Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Aubriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Courouble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium D02: Dielectrics for Nanosystems 9: Materials Science, Processing, Reliability, and Manufacturing, conference 241st ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver BC, Canada. pp.19-30, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/10802.0019ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple test structure for the electrical characterization of front and back channels for advanced SOI technology development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sequential integration: applications and associated key enabling modules (design & technology)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Billoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thuries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenouillet-Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Electron Devices Meeting (IEDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, San Francisco, France. pp.3.2.1-3.2.4, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19574.2021.9720671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04456122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation-enhanced sensing of charged micro-particles using Silicon-On-Insulator Bottom Gate Field Effect Transistors: some preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kury Abi Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Miltiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Weidenhaupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel pH Sensor Based on out-of-Equilibrium Body Potential Monitored in Silicon on Insulator with Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Meeting on Chemical Sensors (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual conference, United States. pp.1589, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2021-01591589mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Equilibrium Body Potential Measurement on Silicon-on-Insulator With Deposited Metal Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miltiadis Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC (European Solid-State Device Research Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET response to transient ramp signal applied to the gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alepidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Legallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ψ-MOSFET Configuration for DNA Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Banu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.143-146, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation effects on the electrical caracterizaron in Ψ-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Cerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Granada, Spain. pp.141-144, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2018.8354754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical detection of bacteria on SOI film using the pseudo-MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Vindret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer thickness impact on Second Harmonic Generation characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.184-187, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Harmonic Generation as a Contactless Probe of Al2O3 Passivation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Changala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium body potential measurements in pseudo-MOSFET for biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licinius Benea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.19-22, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Non-Destructive Characterization of Dielectric - Semiconductor Interfaces by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanc-Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">229th ECS Meetings: 7th Int. Symposium on Dielectrics for Nanosystems: Materials Science, Processing, Reliability and Manufaturing - and - Solid State Topics General Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Misra, K. Sundaram, H. Iwai, T. Chikyo, Y. Obeng, Z. Chen, D. Bauza, O. Leonte and K. Shimanura, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume and interface conduction in InGaAs junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.104-107, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient second harmonic generation and correlation with Ψ-MOSFET in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.222-225, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning microwave microscopy for non-destructive characterization of SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brinciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kienberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Vienna, Austria. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2016.7440097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation for non-destructive characterization of silicon-on-insulator substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vitrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.185-188, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple compact model for carrier distribution and its application in single-, double- and triple-gate junctionless transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.277-280, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-gate effects and detailed characterization of junctionless transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Singh Parihar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bawedin M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.282-285, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static capacitance measurements in pseudo-MOSFET configuration for D&amp;lt;inf&amp;gt;it&amp;lt;/inf&amp;gt; extraction in SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Bologna, Italy. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2015.7063820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise in bare SOI wafers: Experiments and model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ESSDERC - 45th European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.286-289, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2015.7324770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special characterization techniques for advanced FDSOI process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rohnert Park, United States. pp.9a.1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2015.7333543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split-CV for pseudo-MOSFET characterization: Experimental setups and associated parameter extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on split C-V measurements on SOI wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarragone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the pseudo-MOSFET and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Int. Workshop on Dielectrics in Microelectronics (WODIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kinsale, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic bipolar effect in advanced FD SOI MOSFETs: experimental evidence and gain extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROSOI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tarrogona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of back gate on parasitic bipolar effect in FD SOI MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Millbrae, United States. pp.5.8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/S3S.2014.7028210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extraction method for estimating the bonding quality of metal bonding wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Cioccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cristoloveanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective mobility in extra-thin film and ultra-thin BOX SOI wafers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-MOSFET under illumination: a novel method for extraction of carrier lifetime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirajeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSOI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. pp.P1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of ultra-thin silicon-on-insulator substrates : static and split C–V measurements in the Pseudo–MOSFET configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piro L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diab A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionica I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ghibaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoloveanu S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conference on Semiconductor Technology for Ultra Large Scale Integrated Circuits and Thin Film Technology (ULSIC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villard de Lans, France. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected SOI puzzles and tentative answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van den Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pham-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bawedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Ukrainian-French Symposium 'Semiconductor-On-Insulator Materials, Devices and Circuits: Physics, Technology and Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the pseudo-MOSFET characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ionica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de champ et blocage de Coulomb dans des nanostructures de silicium élaborées par microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ionica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00097465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni Abdou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2023.3339306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alepidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veliev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202001226" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3122472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Popescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawedin M." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czornomaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF6RJGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B0279P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanyu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFBZ0QNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faraone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947498" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2385797" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pirro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Diab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faraone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2454438" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67NBTS3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Verilhac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Jae Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Bawedin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Guo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Akarvardar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDGJPV5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ohata" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2Q9PNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2257663" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirajeddine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804064" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akarvardar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hobbs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.050" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPRFMLNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0630485" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT59028.2023.10175175" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Courouble" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0019ecst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billoint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuries" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malinge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720671" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755301v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kury Abi Nakhoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miltiadis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ionica" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743644v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Banu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354754" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962590" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Park" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michalas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brinciotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kienberger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440097" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063820" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063744" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004057v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063827" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yu Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324769" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324770" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2015.7333543" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003797v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841461" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionica I." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008226v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003967v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028210" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piro L." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab A." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoloveanu S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604923v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Na" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj Diab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Bae" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00097465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouannic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerhouni Abdou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2023.3339306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alepidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Alepidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2023.108731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3122472" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veliev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202001226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinius Benea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Popescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.3023872" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107721" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Omura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.03.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bawedin M." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Park" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Czornomaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bawedin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4B0279P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Singh Parihar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanyu Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.07.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFBZ0QNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.11.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZF6RJGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faraone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947498" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2385797" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pirro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Diab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faraone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2454438" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L67NBTS3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vaillant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Verilhac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201401633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Jae Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Bawedin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Guo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Akarvardar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDGJPV5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diab" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2013.2257663" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirajeddine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804064" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akarvardar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hobbs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.050" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPRFMLNF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ohata" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.02.041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2Q9PNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391712v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van den Daele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mescot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0630485" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta-Alba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IWJT59028.2023.10175175" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Aubriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Courouble" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dutartre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/10802.0019ecst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billoint" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thuries" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malinge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenouillet-Beranger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19574.2021.9720671" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755301v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kury Abi Nakhoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miltiadis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ionica" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-01591589mtgabs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041868" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Banu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539753" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2018.8354754" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007128v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962590" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Park" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michalas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brinciotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kienberger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2016.7440097" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063744" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063827" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004181v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yu Liu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324769" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004087v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063820" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2015.7324770" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2015.7333543" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841461" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182138v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionica I." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Cristoloveanu," TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009825v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008226v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003967v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/S3S.2014.7028210" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piro L." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab A." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristoloveanu S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604923v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Na" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pham-Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Park" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj Diab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Bae" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00097465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>