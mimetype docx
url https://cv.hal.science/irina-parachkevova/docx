--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -194,6945 +194,6945 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">in Collectif d'auteurs, « Jean-Jacques Daigre : 30 ans de droit des sociétés pour la Revue Actes pratiques et ingénierie sociétaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Mars-Avril 2025 (n° 2, p. 47), 6 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du temps perdu des restructurations de sociétés en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, BJS oct. 2025, n° BJS204c6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conventions réglementées approuvées : pas d’immunité pour le dirigeant !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Février 2025 (n° 203r0), p. 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation de l’absence de responsabilité de la société mère cédant une filiale en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Septembre 2025, n° 9 (n° 203z8, p. 37)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration de sociétés et recherche de responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ghalimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, septembre-octobre 2025 (n° 202f4), 33 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, in &amp;quot;La directive sur le devoir de vigilance en matière de durabilité : les perspectives d’un nouveau modèle d’entreprise européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro 1, Janvier-Favrier 2025, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple d’ouverture formelle à la transversalité : le droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reporting durabilité : les contours du « nouveau » droit des sociétés se précisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Février 2025 (n° 203r0), p. 25</w:t>
+              <w:t xml:space="preserve">, 2024, N° 2, 2024, p. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">in Collectif d'auteurs, « Jean-Jacques Daigre : 30 ans de droit des sociétés pour la Revue Actes pratiques et ingénierie sociétaire »</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard comparé sur l'accès au droit entre droit des affaires et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lokiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise vigilante : promesses et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/3), pp. 163 à 184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute séparable ou convention réglementée : l’art de la qualification au service de la prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 1, 2024, p. 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés visées : les entreprises de pays tiers, l’extension à certaines formes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Mars-Avril 2025 (n° 2, p. 47), 6 pp</w:t>
+              <w:t xml:space="preserve">, 2024, N° 4 Juillet-Août (n° 25), p. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la recherche du temps perdu des restructurations de sociétés en difficulté</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Reconcile Profitable Investment and Sustainable Investment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HS, p. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place de la vigilance en droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 31-35 (1239)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil d’administration : le cas français&amp;quot;, in Le droit de l’entreprise est-il à la hauteur des enjeux sociétaux du 21e siècle ? Approche transatlantique critique et comparative, Dossier spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lex Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 28 (n° 3 2023), p. 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résolutions climatiques ou les prémices d'un dialogue actionnarial pensé pour l'entreprise durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, septembre 2023 (n° BJS202g2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la transformation écologique dans le cadre normatif du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Supplément au n° 189, p. 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la vigilance à la nonchalance…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, BJS oct. 2025, n° BJS204c6</w:t>
+              <w:t xml:space="preserve">, 2022, juin 2022, p. 1, n° 201c6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Confirmation de l’absence de responsabilité de la société mère cédant une filiale en difficulté</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions réglementées soustraites au contrôle : seule l'action ut singuli peut être exercée par un actionnaire agissant en indemnisation du préjudice social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03686161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte d’investissement provoquée par l’insincérité des comptes est un préjudice personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 4, Avril 2022, p. 44, n° 200w6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la gouvernance d’entreprise soutenable est-elle inévitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique environnementale et droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences de la loi Climat et Résilience en droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Décembre 2021 (n° 200o7), p. 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions réglementées dans les groupes de sociétés : appel à une réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03332330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le préjudice personnel de l'associé agissant à l'encontre du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 9 (200i0), p. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance d’entreprise soutenable est-elle inévitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi PACTE et l’interprétation du droit des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 10, p. 1, n° 121g4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de cession de titres : l’enjeu de l’opposabilité des clauses conventionnelles d’inaliénabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Septembre 2025, n° 9 (n° 203z8, p. 37)</w:t>
+              <w:t xml:space="preserve">, 2020, mars 2020 (120q8), pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Sortir du pot au noir. L’humanisme juridique comme boussole, par Mireille Delmas-Marty, Buchet-Chastel: Coll. La Verte, 2019, 94 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, novembre/décembre, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de groupe, où es-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1, n° 119t0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03584922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour en force de l'intérêt indirect dans les conventions réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 495, n° 118w3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte courant d’associé bloqué, intérêts échus pendant la période d’observation et déclaration de créance : mode d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les écueils de l’action en responsabilité pour insuffisance d’actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119a0, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion de la sauvegarde de la filiale en liquidation : l’autonomie patrimoniale prime toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions passées entre la société, ses administrateurs et ses actionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Martin Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Athlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Schlumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.4 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification du plan de sauvegarde face à l'intérêt de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 118j8 p. 220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de 1966 et Gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Février 2017, p. 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un reporting l’autre : où va l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.585, n° 11w0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03585506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirigeants repreneurs par personnes interposées : vous ne passerez pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un reporting l’autre : où va l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 116w0 p. 585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations des investisseurs institutionnels et gestionnaires d’actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interposition de personnes dans la reprise d’une entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 116k7 p. 400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indésirable réforme du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNC : le liquidateur judiciaire peut agir en contribution aux pertes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 10, p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impossible révocation des dirigeants de la société dissoute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 6, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à l’article 1843-4 du Code civil prévu par un pacte d’actionnaires : comment faire du neuf avec du vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.81-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président du directoire révoqué mais rémunéré : petite leçon de rigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 11, p. 654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession forcée des droits sociaux des dirigeants : l'introuvable date de la perte de la qualité d'associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 3, mars 2016, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt indirect dans les conventions réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07-08/2016, pp.450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clôture de la liquidation judiciaire pour insuffisance d’actif et dissolution de la société : qui peut agir en recouvrement de créance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mars 2015, n° 3, n° 113d7, p. 145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte de la qualité d'associé en liquidation judiciaire ne peut être antérieure au remboursement de la valeur de ses droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 11, 26 juin 20145, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loueur du fonds de commerce non radié du RCS : particulier surendetté ou entreprise en difficulté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 4, avril 2015, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immeuble acquis avant la transformation d'une SCI en SARL : absence d'évaluation et pouvoir du liquidateur judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 7, juillet 2015, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage : Jean-Christophe Roda (dir.), Droit et Surnaturel LGDJ-Lextenso, coll. « Grands Colloques », 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'augmentation de capital forcée dans la loi Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, octobre 2015, p. 529, n° 114d3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'associé responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 4, avril 2015, p. 165, n° 113h3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : la création d'une société sous-capitalisée n'est pas une faute de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mai 2015, p. 244, n° 113m1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en concurrence déloyale exercée par une société en liquidation judiciaire : retour à la distinction entre préjudice collectif et préjudice personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 12, Décembre 2015, p. 661, n° 114h3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abus de minorité, le mandataire ad hoc et l’administrateur judiciaire : quelle place pour le secret professionnel et l’expertise in futurum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 2, févirer 2015, p. 93, n° 113a2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roda (dir.), Droit et Surnaturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations des fonds d'investissement au sein des sociétés cotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 2, Février 2015, p. 75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les promesses de vente de titres (Dossier, dir. scientifique I. Parachkévova)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Basse</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caffin-Moi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ghalimi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, septembre-octobre 2025 (n° 202f4), 33 pp</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lasserre-Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 139 Janvier-Février 2015, p. 4 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions relatives aux conventions réglementées dans l'ordonnance du 31 juillet 2014 : en attendant la prochaine réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 11, novembre 2014 (112s0), p. 481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action en remboursement du compte courant d'associé n'est pas un « droit propre » de l'associé dessaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02 novembre 2014 n° 10, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile du dirigeant au secours de la filiale en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 7, p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet du plan reposant sur l'engagement d'un associé trop endetté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 5, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution des dividendes des parts cédées par le débiteur : l'inopposabilité frappe encore...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02 octobre 2014 n° 9, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi Florange au droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, mai 2014 (n° 5), § 111w9, p. 314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole du liquidateur pour agir dans l'intérêt des créanciers : l'introuvable préjudice personnel de l'associé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (n° 111r9), pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'associé en nom peut bénéficier d'une procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 1, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suite et fin : l'action en responsabilité pour insuffisance d'actif est bien conforme à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 11, novembre 2014 (n° 112r4), p. 444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de gérer pour défaut de dépôt de bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 3, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage : M. Mahmoud Mohamed Salah, L'irruption des droits de l'homme dans l'ordre économique international : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N° 1, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en responsabilité pour insuffisance d’actif est-elle contraire à la constitution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 10, octobre 2014 (n° 112m4), p. 404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de l'expertise de gestion sur une augmentation de capital : entre droit des sociétés et droit des entreprises en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, § 20, p. 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise de gestion sur une opération antérieure à la cessation des paiements : l'associé a intérêt pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, § 194, p. 428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier nommé contrôleur peut agir en extension d'une procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°9, pp.578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension de procédure collective et EURL : le triste sort des entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.665-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rester associé, un aléa à cerner, in Les aléas sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Numéro 1, Janvier-Favrier 2025, p. 4</w:t>
+              <w:t xml:space="preserve">, 2013, n° 132, p. 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regard comparé sur l'accès au droit entre droit des affaires et droit du travail</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir d'alerte dans la distribution du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 1, pp.Dossier 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétroactivité des sanctions en droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n° 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'injonction de déposer les comptes annuels dans le cadre de la prévention-détection est conforme à la Constitution (pour l'instant...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, § 116, p. 270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier contrôleur peut agir en extension d'une procédure collective...mais risque de ne pas l'obtenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 110y5, pp.833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des droits sociaux par l'expert de l'article 1843-4 du Code civil : d'une controverse, l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°9, pp.529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAS : Confirmation de l'absence d'obligation de non-concurrence à la charge de l'associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 87, novembre 2013, p. 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme de la cession forcée des parts du dirigeant : quand l'esprit l'emporte sur la lettre...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, § 110c0, p. 509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit négocié de l'entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir d'alerte dans la distribution du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économique et droit de l'entreprise en difficulté - Vers un droit négocié de l'entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis ALBARIAN, Actualité jurisprudentielle 2010-2011, Droit commercial - Droit des sociétés commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération des dirigeants des sociétés cotées : de la morale à la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.241-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit bulgare des contrats à l'épreuve de l'harmonisation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.147-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.144</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juridictionnaire Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.EO010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 37</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1807-2007 : A la recherche d'un droit commun des sociétés commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...1728 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle responsabilité des dirigeants sociaux dans les procédures collectives : révolution ou évolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...4588 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 252, pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7183,1368 +7183,1368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mise en perspective », Répondante à M. Desbat, « La directive CS3D et le secteur financier : entre inclusion et exclusion</w:t>
+                <w:t xml:space="preserve">Mise en perspective sur la vigilance des acteurs financiers : entre exclusion et inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directive sur le devoir de vigilance des entreprises en matière de durabilité « CS3D », Colloque Sorbonne Affaire-Finance, 5 juin 2025, Université Paris 1- Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Poracchia, Anne-Claire Rouaud, Edmond Schlumberger, Marie de Pinieux, et Romain Dumont, Jun 2025, Paris, France. p. 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les (més)aventures du devoir de vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durabilité et droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan Via Domitia, Dec 2024, Perpignan (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personne morale envisagée au sein d’un groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les personnes morales confrontées aux procédures collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance d’entreprise durable au Canada et en Europe : où en est-on et où va-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Paule-Gauthier, 19 septembre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval, Sep 2023, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de RSE et le devoir de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Didier Poracchia, Anne-Claire Rouaud, Edmond Schlumberger, Marie de Pinieux, et Romain Dumont, Jun 2025, Paris, France</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés Brésil-France sur l’arbitrage et thèmes d’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Justice &amp; Citoyenneté (IJC), Université Paris 2 Panthéon-Assas, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les (més)aventures du devoir de vigilance</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to reconcile profitable investment and sustainable investment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan Via Domitia, Dec 2024, Perpignan (France), France</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évolution de la régulation bancaire et financière sous l’effet des règles de protection de la clientèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEDBF Europe, May 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La personne morale envisagée au sein d’un groupe</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société face aux réalités de l’entreprise responsable : quel avenir pour la transition écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2024, Toulouse, France</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit économique, levier de la transition écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La gouvernance d’entreprise durable au Canada et en Europe : où en est-on et où va-t-on ?</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université de Laval, Sep 2023, Laval, Canada</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débattre de nos a priori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande bascule des flux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés Brésil-France sur l’arbitrage et thèmes d’actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Justice &amp; Citoyenneté (IJC), Université Paris 2 Panthéon-Assas, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation. Qu’est-ce que nos disciplines ont à dire sur le sens des libertés de circulation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Sylvestre Bergé, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évolution de la régulation bancaire et financière sous l’effet des règles de protection de la clientèle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEDBF Europe, May 2022, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Droit et objets connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du court terme au long terme : 10 ans de gouvernance d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit économique, levier de la transition écologique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10 ans de crise financière : Quelles évolutions du droit ? Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doit-on séparer le droit économique de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Débattre de nos a priori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Les crises de la démocratie et le rôle du droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens des libertés économiques de circulation. Qu’est-ce que nos disciplines ont à dire sur le sens des libertés de circulation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Sylvestre Bergé, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Les enjeux juridiques des objets connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et objets connectés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Droit et technonormativités : des objets connectés à l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations de l’actionnariat et renouvellement des modes de gouvernance d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 ans de crise financière : Quelles évolutions du droit ? Quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Gouvernement de l’entreprise. Création de commun, Collège des Bernardins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations de l’actionnariat et renouvellement des modes de gouvernance d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les crises de la démocratie et le rôle du droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Munich, Allemagne</w:t>
+              <w:t xml:space="preserve">Gouvernement de l’entreprise. Création de commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sociétés et responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés et responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tendances actuelles du droit commercial et son enseignement dans les universités françaises (The recent trends of Commercial Law and its teaching in French universities)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les tendances actuelles du droit commercial et son enseignement dans les universités françaises (The recent trends of Commercial Law and its teaching in French universities)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économique et Crise &amp;quot; (groupe de travail &amp;quot; Crises et Normes &amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Droit économique et Crise "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et Littérature. Que lisent les juristes ?&amp;quot; (contribution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Droit et Littérature. Que lisent les juristes ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8601,51 +8601,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique (direction et introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8715,336 +8715,336 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La directive sur le devoir de vigilance en matière de durabilité : les perspectives d’un nouveau modèle d’entreprise européen (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Numéro 1, Janvier-Février 2025, p. 4, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Numéro 1, Janvier-Février 2025, p. 4, 2025</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, t.XXXVII (2023/2), 148 pp., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t.XXXVII (2023/2), 148 pp., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité dans les groupes de sociétés (direction et introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°153, mai-juin 2017, p. 4 ss., 2017</w:t>
@@ -9118,1013 +9118,1013 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des affaires, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, Coll. Séquences, pp.542, 2025, Jean-Sylvestre Bergé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. , 2022, Collection Séquences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et objets connectés, préface G. Lewkowicz, Ouvrage bilingue (français et anglais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marteu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. Larcier, coll. Création Information Communication, pp.278, 2020, 9782807920552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et Objets connectés/Law and Connected Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marteu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier, coll. Création Information Communication, ouvrage en double lange (français et anglais)., In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions passées entre la société et ses administrateurs et actionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, 162, pp.4 s., 2018, Actes pratiques et Ingénierie sociétaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy Droit du financement, édition 2018 (co-direction et rédaction de chapitres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, Coll. Séquences, pp.542, 2025, Jean-Sylvestre Bergé</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité dans les groupes de sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis -Actes pratiques et Ingénierie sociétaire, LexisNexis, n°153, mai-juin 2017, p. 4 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sociétés et responsabilité civile : perspectives et évolutions récentes, Dossier scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">revue Actes pratiques &amp; Ingénierie sociétaire - revue bimestrielle LexisNexis, n° 127, janvier-février 2013, p. 3 à 24., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économique et droit de l'entreprise en difficulté - Vers un droit négocié de l'entreprise en difficulté, Dossier scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, Dossier n° 5, 2012, Revue Internationale de Droit Economique, Les Dossiers de la RIDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économique et droit de l'entreprise en difficulté - Vers un droit négocié de l'entreprise en difficulté, Dossier scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, Dossier n° 5, 2012, Revue Internationale de Droit Economique, Les Dossiers de la RIDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termes de droit des affaires : Droit commercial, Droit de la concurrence, Droit de la distribution, Droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dalloz. , 2022, Collection Séquences</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino éditeur, pp.218, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et droit commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. Larcier, coll. Création Information Communication, pp.278, 2020, 9782807920552</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino Eds, pp.220, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...656 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de l'investisseur professionnel dans la société cotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L.G.D.J., pp.245, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10174,4969 +10174,4969 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actionnaire de long terme : du discours au statut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum Hervé Le Nabasque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 529, Joly éditions, 9 pp., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les (més)aventures du devoir de vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W. Chaiehloudj, S. Doupuy et J. Mestre (dir.), Durabilité et droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 17, LexisNexis, 15 pp., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses léonines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Buy, J. Heinich, M. Lamoureux, J. Mestre, J.-C. Roda (dir.), Les principales clauses des contrats d’affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in F. Buy, J. Heinich, M. Lamoureux, J. Mestre, J.-C. Roda (dir.), Les principales clauses des contrats d’affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d’application de la directive « vigilance » quant aux sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liber amicorum Hervé Le Nabasque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 529, Joly éditions, 9 pp., 2025</w:t>
+              <w:t xml:space="preserve">B. Lecourt (dir.), Le devoir européen de vigilance des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre-Dalloz, p. 91, 2025, Coll. Thèmes &amp; Commentaires, EAN : 9782247239566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les (més)aventures du devoir de vigilance</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprise et droit humains à l’heure du devoir de vigilance – De quelques difficultés à surmonter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jean-François Renucci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre Dalloz, p. 421, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêts subordonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuts juridiques et fiscaux proposés aux activités de capital-investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. Tchotourian, L’entreprise à mission au Québec, Critique du projet de loi n° 797 à l’aune de l’affaire Danone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilson &amp; Lafleur, p. 137, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titres de créances négociables. Dispositions communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration des sociétés en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions et parts sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titres négociables à court terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activisme actionnarial et engagement à long terme de l’actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Holding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions statutaires tendant au verrouillage de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle boussole pour les acteurs de l’entreprise face aux vents contraires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cheminer avec Mireille Delmas-Marty. Mélanges ouverts en l’honneur de Mireille Delmas-Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 637, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société face aux réalités de l’entreprise responsable : quel avenir pour la transition écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.-S. Epstein, M. Nioche (dir.), Le droit économique, levier de la transition écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 89, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions et parts sociales Dispositions statutaires tendant au verrouillage de la société, mise à jour annuelle Prêts subordonnés Sociétés Holding Statuts juridiques et fiscaux proposés aux activités de capital-investissement Titres de créances négociables. Dispositions communes Titres négociables à court terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activisme actionnarial et engagement à long terme de l’actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, p. 17, LexisNexis, 15 pp., 2025</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.B. Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit économique au XXIe siècle. Notions et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, coll. Droit et Economie, pp.275, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gerry-Vernières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Fenouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexibles notions : la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.299-318, 2020, Colloques, 978-2-37651-025-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil d’administration de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Moulin, Hervé Le Nabasque, Jacques Moury, Anastasia Sotiropoulou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur d'Alain Couret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz; Paris, pp.343, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexibles notions. La responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pantheon-Assas, pp.299, 2020, 978-2-37651-025-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit souple de la responsabilité civile : RSE et responsabilité civile, aspects sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fenouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexibles notions. La responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.299, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques contemporaines du droit économique à la recherche de sens : quel avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-S. Bergé et G. C. Giorgini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.73, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Evaluation des droits sociaux » « Restructuration des sociétés en difficulté »« Actions et parts sociales » « Dispositions statutaires tendant au verrouillage de la société » « Prêts subordonnés » « Société Holding » « Statuts juridiques et fiscaux proposés aux activités de capital-investissement » « Structuration par démembrement de propriété́ » « Titres de créances négociables. Dispositions communes » « Titres négociables à court terme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du Financement, édition 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy-Wolters Kluwer France, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ubérisation du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques et sociologiques. Regards experts sur de grandes mutations du Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, pp.105, 2019, 978-2343099415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jacques Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.649, 2019, 978-2-275-06416-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et le droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jacques Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ/Lextenso, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Collart Dutilleul, Valérie Pironon et Agathe Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, Coll. Transition et Justice, p. 248, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clauses léonines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. Buy, J. Heinich, M. Lamoureux, J. Mestre, J.-C. Roda (dir.), Les principales clauses des contrats d’affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2025</w:t>
+              <w:t xml:space="preserve">Les principales clauses des contrats d'affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.885, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, 2025</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Collart Dutilleul, V. Pironon, A. Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, Coll. Transition et Justice, pp.350, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le champ d’application de la directive « vigilance » quant aux sociétés</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses de stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Lefebvre-Dalloz, p. 91, 2025, Coll. Thèmes &amp; Commentaires, EAN : 9782247239566</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Buy, M. Lamoureux, J. Mestre, J-C. Roda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les principales clauses des contrats d'affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.795, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entreprise et droit humains à l’heure du devoir de vigilance – De quelques difficultés à surmonter</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.3-12, 2018, 978-2-247-17602-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions entre les administrateurs et la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Classeur Sociétés Traité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130-50, LexisNexis, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non-renvoi des QPC en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le non-renvoi des questions prioritaires de constitutionnalité : Unité ou diversité des pratiques de la Cour de cassation et du Conseil d’Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Varenne-LGDJ, pp.103, 2018, Collection « Colloques et essais »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine juridique humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Lefebvre Dalloz, p. 421, 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de François Collart Dutilleul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 589, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Statuts juridiques et fiscaux proposés aux activités de capital-investissement</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit souple de la responsabilité civile : RSE et responsabilité civile, aspects sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexibles notions. La responsabilité civile. Les séminaires du Laboratoire de sociologie juridique de l’Université Paris 2, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évaluation des droits sociaux</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les SCI et le droit des régimes matrimoniaux. Présentation générale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 50 ans de la loi Carbonnier sur les régimes matrimoniaux, 1965 - 1985 - 2015 : cinquante ans de droit des régimes matrimoniaux, bilan et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions PUAM, pp.95, 2017, 9782731410716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prêts subordonnés</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement alternatif par l’utilisation des fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la finance alternative </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRUYLANT, pp.107, 2017, 978-2-8027-5795-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Postface</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de François Collart Dutilleul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dalloz, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexification des procédures collectives par le droit des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Wilson &amp; Lafleur, p. 137, 2023</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les procédures collectives complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joly éditions pp.243, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Titres de créances négociables. Dispositions communes</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement alternatif par l'utilisation des fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA FINANCE ALTERNATIVE (Aspects juridiques), sous la direction de Jean-Marc Moulin et Thierry Granier </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection à travers le choix de la structure sociétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection du dirigeant social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J.; Collection Grands colloques, pp.9-19, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études de droit à l'épreuve des réalités économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rôle de la pratique dans l'enseignement du droit (dir. J.-J. Sueur et S. Farhi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, p. 103, 2016, 227504762X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété formelle et propriété substantielle en droit des sociétés et des groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les déséquilibres économiques et le Droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.125-136, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy Droit du financement : chapitre &amp;quot; Evaluation des droits sociaux &amp;quot;, mise à jour de chapitres : &amp;quot; Statuts juridiques et fiscaux proposés aux activités de capital-investissement &amp;quot;, &amp;quot; Titres de créances négociables &amp;quot;, &amp;quot; Billets de trésorerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Lamy - Wolters Kluwer France, Multiples numéros, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement d'entreprise après la crise financière en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisi dei mercati finanziari e corporate governance : poteri dei soci e tutela del risparmio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMB - Editrice Minerva Bancaria, pp.25, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos autour de l'enseignement du droit à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Frison-Roche, pp.605, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frison-Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, mélanges en l'honneur de G.J.Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison-Roche, pp.15-37, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation, Droit, Economie et Marchés de matières premières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Collart Dutilleul et E. Le Dolley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Economie et Marché des matières premières agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Collection Droit et Economie, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Economie et Marché des matières premières agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.33-48, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement (article collectif du Centre de recherche en droit économique - CREDECO/GREDEG, UMR 7321, CNRS/INRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Frison-Roche, pp.15, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collart-Dutilleul, François; Bugnicourt, Jean-Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal Dictionary of Food Security in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.389-391, 2013, 978-2804462673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">spéculation &amp;quot;, &amp;quot; instruments financiers &amp;quot;, &amp;quot; matières premières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos autour de l'enseignement du droit à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison-Roche, pp.315, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées &amp;quot; Spéculation &amp;quot;, &amp;quot; Instruments financiers &amp;quot; et &amp;quot; Matières premières agricoles &amp;quot;, in Dictionnaire juridique de la sécurité alimentaire dans le monde, Larcier 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.3 entrées, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution au Lamy Droit du financement 2013 (chapitres : &amp;quot; Statuts juridiques et fiscaux proposés aux activités de capital-investissement &amp;quot;, &amp;quot; Titres de créances négociables &amp;quot;, &amp;quot; Billets de trésorerie &amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy - Wolters Kluwer France, à paraître, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution au dictionnaire de l'agroalimentaire LASCAUX (entrées : &amp;quot; spéculation &amp;quot;, &amp;quot; instruments financiers &amp;quot;, &amp;quot; matières premières agricoles &amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'agroalimentaire LASCAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à paraître, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à un article collectif sur le thème &amp;quot; Pour un droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Gilles Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à paraître, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empreinte du droit de la consommation sur le droit des sociétés cotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis actuels du droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joly éditions, pp.53-74, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes contractuels communs, Projet de cadre commun de référence,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principes contractuels commun - Projet de cadre commun de référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp.320, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...3933 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00863039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">contribution : commentaire du chapitre 9 et de la section 3 du chapitre 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes contractuels communs, Projet de cadre commun de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de législation comparée, pp.320-420, 604-609, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15193,51 +15193,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote difficile de la directive sur le devoir de vigilance : les raisons de la discorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, site internet : https://www.leclubdesjuristes.com/economie/le-vote-difficile-de-la-directive-sur-le-devoir-de-vigilance-les-raisons-de-la-discorde-5410/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15255,51 +15255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire Lascaux du droit de l'agroalimentaire (contribution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15311,1173 +15311,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le devoir d'alerte du dispensateur de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour un droit économique de l'environnement &amp;quot; (contribution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sociétés et responsabilité civile : perspectives et évolutions récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d'agrément et décision du conseil d'administration : interdiction de l'agrément conditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion des patrimoines fondée sur l'anormalité des relations financières : des précisions sur la sous-facturation et sa preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunion à l'actif du débiteur des biens du conjoint : droit transitoire, proportionnalité et conventionalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement d'apport en compte courant d'associé : lettre d'intention ou cautionnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la définition et la sanction de la société fictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sociétés et responsabilité civile : perspectives et évolutions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en comblement de passif contre un dirigeant soumis à une procédure collective : la créance n'a pas à être déclarée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.10</w:t>
+              <w:t xml:space="preserve">2011, pp.812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrateur provisoire et cogérant désigné postérieurement par les associés : qui peut faire appel au nom de la société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011, pp.972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur la cession forcée de droits sociaux dans la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.644</w:t>
+              <w:t xml:space="preserve">2010, pp.559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Essetiel. Droit des entreprises en difficulté &amp;quot; (contribution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitudes sur la preuve de l'information de l'actionnaire et son préjudice personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.497</w:t>
+              <w:t xml:space="preserve">2008, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit consenti à un emprunteur averti dans l'intérêt personnel de la banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.200</w:t>
+              <w:t xml:space="preserve">2008, pp.790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-application de l'article L. 312-2 du Code de la consommation au prêt souscrit pour l'acquisition de parts d'une SCPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.19</w:t>
+              <w:t xml:space="preserve">2007, pp.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...454 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conjoint collaborateur ne peut bénéficier de l'ouverture d'une procédure collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.1742-1743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16527,51 +16527,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA REFORME DES BAUX COMMERCIAUX PAR LA LOI « PINEL » DU 18 JUIN 2014: DE NOUVEAUX EQUILIBRES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16602,51 +16602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et financement dans la société anonyme cotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16754,51 +16754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E7A071"/>
+    <w:nsid w:val="F4B212A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16985,51 +16985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irina-parachkevova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059537906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05024229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05282990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05249040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05323329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ghalimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lokiec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Martin Laprade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Athlan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Schlumberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lasserre-Capdeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gastaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mouial-Bassilana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05297700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marteu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05401141v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05384262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05281336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05281346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259516v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259575v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259563v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerry-Verni&#232;res" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958509v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490782v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856320v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508820v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708145v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731908v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708147v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708225v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708135v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708124v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708129v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708220v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irina-parachkevova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059537906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05024229v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05282990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05249040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05323329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ghalimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lokiec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Martin Laprade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Athlan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Schlumberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lasserre-Capdeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gastaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mouial-Bassilana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05297700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marteu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05401141v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05384262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05281336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05281346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259575v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerry-Verni&#232;res" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958509v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490782v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856320v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508820v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708145v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731908v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708147v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708225v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708135v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708124v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708129v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708220v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>