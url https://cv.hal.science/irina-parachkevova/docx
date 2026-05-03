--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -160,7012 +160,7142 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique. Acte II – retours, critiques, projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, t. XXXIV (2025/2, pp. 11 à 26), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.392.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">in Collectif d'auteurs, « Jean-Jacques Daigre : 30 ans de droit des sociétés pour la Revue Actes pratiques et ingénierie sociétaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Mars-Avril 2025 (n° 2, p. 47), 6 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du temps perdu des restructurations de sociétés en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, BJS oct. 2025, n° BJS204c6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions réglementées approuvées : pas d’immunité pour le dirigeant !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Février 2025 (n° 203r0), p. 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation de l’absence de responsabilité de la société mère cédant une filiale en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Septembre 2025, n° 9 (n° 203z8, p. 37)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration de sociétés et recherche de responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ghalimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, septembre-octobre 2025 (n° 202f4), 33 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, in &amp;quot;La directive sur le devoir de vigilance en matière de durabilité : les perspectives d’un nouveau modèle d’entreprise européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro 1, Janvier-Favrier 2025, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple d’ouverture formelle à la transversalité : le droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reporting durabilité : les contours du « nouveau » droit des sociétés se précisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 2, 2024, p. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise vigilante : promesses et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/3), pp. 163 à 184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard comparé sur l'accès au droit entre droit des affaires et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lokiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute séparable ou convention réglementée : l’art de la qualification au service de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, BJS oct. 2025, n° BJS204c6</w:t>
+              <w:t xml:space="preserve">, 2024, N° 1, 2024, p. 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés visées : les entreprises de pays tiers, l’extension à certaines formes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 4 Juillet-Août (n° 25), p. 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Reconcile Profitable Investment and Sustainable Investment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HS, p. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place de la vigilance en droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 31-35 (1239)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil d’administration : le cas français&amp;quot;, in Le droit de l’entreprise est-il à la hauteur des enjeux sociétaux du 21e siècle ? Approche transatlantique critique et comparative, Dossier spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lex Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 28 (n° 3 2023), p. 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résolutions climatiques ou les prémices d'un dialogue actionnarial pensé pour l'entreprise durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, septembre 2023 (n° BJS202g2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la transformation écologique dans le cadre normatif du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Supplément au n° 189, p. 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la vigilance à la nonchalance…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Février 2025 (n° 203r0), p. 25</w:t>
+              <w:t xml:space="preserve">, 2022, juin 2022, p. 1, n° 201c6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions réglementées soustraites au contrôle : seule l'action ut singuli peut être exercée par un actionnaire agissant en indemnisation du préjudice social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03686161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte d’investissement provoquée par l’insincérité des comptes est un préjudice personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Septembre 2025, n° 9 (n° 203z8, p. 37)</w:t>
+              <w:t xml:space="preserve">, 2022, n° 4, Avril 2022, p. 44, n° 200w6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique environnementale et droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la gouvernance d’entreprise soutenable est-elle inévitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences de la loi Climat et Résilience en droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Décembre 2021 (n° 200o7), p. 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions réglementées dans les groupes de sociétés : appel à une réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03332330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le préjudice personnel de l'associé agissant à l'encontre du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 9 (200i0), p. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance d’entreprise soutenable est-elle inévitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi PACTE et l’interprétation du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 10, p. 1, n° 121g4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de cession de titres : l’enjeu de l’opposabilité des clauses conventionnelles d’inaliénabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, mars 2020 (120q8), pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Sortir du pot au noir. L’humanisme juridique comme boussole, par Mireille Delmas-Marty, Buchet-Chastel: Coll. La Verte, 2019, 94 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, novembre/décembre, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt de groupe, où es-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1, n° 119t0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03584922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour en force de l'intérêt indirect dans les conventions réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 495, n° 118w3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion de la sauvegarde de la filiale en liquidation : l’autonomie patrimoniale prime toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte courant d’associé bloqué, intérêts échus pendant la période d’observation et déclaration de créance : mode d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les écueils de l’action en responsabilité pour insuffisance d’actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119a0, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions passées entre la société, ses administrateurs et ses actionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Basse</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Martin Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassim Ghalimi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Athlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Schlumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.4 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification du plan de sauvegarde face à l'intérêt de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Laurent</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2025, septembre-octobre 2025 (n° 202f4), 33 pp</w:t>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 118j8 p. 220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un reporting l’autre : où va l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.585, n° 11w0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03585506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirigeants repreneurs par personnes interposées : vous ne passerez pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de 1966 et Gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Février 2017, p. 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un reporting l’autre : où va l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 116w0 p. 585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations des investisseurs institutionnels et gestionnaires d’actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interposition de personnes dans la reprise d’une entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 116k7 p. 400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indésirable réforme du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNC : le liquidateur judiciaire peut agir en contribution aux pertes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 10, p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impossible révocation des dirigeants de la société dissoute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 6, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à l’article 1843-4 du Code civil prévu par un pacte d’actionnaires : comment faire du neuf avec du vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.81-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président du directoire révoqué mais rémunéré : petite leçon de rigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 11, p. 654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession forcée des droits sociaux des dirigeants : l'introuvable date de la perte de la qualité d'associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 3, mars 2016, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt indirect dans les conventions réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07-08/2016, pp.450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte de la qualité d'associé en liquidation judiciaire ne peut être antérieure au remboursement de la valeur de ses droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 11, 26 juin 20145, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loueur du fonds de commerce non radié du RCS : particulier surendetté ou entreprise en difficulté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 4, avril 2015, p. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immeuble acquis avant la transformation d'une SCI en SARL : absence d'évaluation et pouvoir du liquidateur judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 7, juillet 2015, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage : Jean-Christophe Roda (dir.), Droit et Surnaturel LGDJ-Lextenso, coll. « Grands Colloques », 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'augmentation de capital forcée dans la loi Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, octobre 2015, p. 529, n° 114d3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'associé responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 4, avril 2015, p. 165, n° 113h3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clôture de la liquidation judiciaire pour insuffisance d’actif et dissolution de la société : qui peut agir en recouvrement de créance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mars 2015, n° 3, n° 113d7, p. 145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : la création d'une société sous-capitalisée n'est pas une faute de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mai 2015, p. 244, n° 113m1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en concurrence déloyale exercée par une société en liquidation judiciaire : retour à la distinction entre préjudice collectif et préjudice personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 12, Décembre 2015, p. 661, n° 114h3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abus de minorité, le mandataire ad hoc et l’administrateur judiciaire : quelle place pour le secret professionnel et l’expertise in futurum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 2, févirer 2015, p. 93, n° 113a2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roda (dir.), Droit et Surnaturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations des fonds d'investissement au sein des sociétés cotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 2, Février 2015, p. 75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les promesses de vente de titres (Dossier, dir. scientifique I. Parachkévova)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caffin-Moi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lasserre-Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Numéro 1, Janvier-Favrier 2025, p. 4</w:t>
+              <w:t xml:space="preserve">, 2015, n° 139 Janvier-Février 2015, p. 4 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité civile du dirigeant au secours de la filiale en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 7, p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejet du plan reposant sur l'engagement d'un associé trop endetté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 5, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action en remboursement du compte courant d'associé n'est pas un « droit propre » de l'associé dessaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02 novembre 2014 n° 10, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions relatives aux conventions réglementées dans l'ordonnance du 31 juillet 2014 : en attendant la prochaine réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 11, novembre 2014 (112s0), p. 481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution des dividendes des parts cédées par le débiteur : l'inopposabilité frappe encore...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02 octobre 2014 n° 9, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi Florange au droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, mai 2014 (n° 5), § 111w9, p. 314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole du liquidateur pour agir dans l'intérêt des créanciers : l'introuvable préjudice personnel de l'associé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (n° 111r9), pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'associé en nom peut bénéficier d'une procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 1, p. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suite et fin : l'action en responsabilité pour insuffisance d'actif est bien conforme à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 11, novembre 2014 (n° 112r4), p. 444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de gérer pour défaut de dépôt de bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 3, p. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d'ouvrage : M. Mahmoud Mohamed Salah, L'irruption des droits de l'homme dans l'ordre économique international : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 37</w:t>
+              <w:t xml:space="preserve">, 2014, N° 1, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en responsabilité pour insuffisance d’actif est-elle contraire à la constitution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 10, octobre 2014 (n° 112m4), p. 404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de l'expertise de gestion sur une augmentation de capital : entre droit des sociétés et droit des entreprises en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, § 20, p. 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension de procédure collective et EURL : le triste sort des entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.665-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rester associé, un aléa à cerner, in Les aléas sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 132, p. 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir d'alerte dans la distribution du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 1, pp.Dossier 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier nommé contrôleur peut agir en extension d'une procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°9, pp.578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise de gestion sur une opération antérieure à la cessation des paiements : l'associé a intérêt pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, § 194, p. 428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétroactivité des sanctions en droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n° 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier contrôleur peut agir en extension d'une procédure collective...mais risque de ne pas l'obtenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 110y5, pp.833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'injonction de déposer les comptes annuels dans le cadre de la prévention-détection est conforme à la Constitution (pour l'instant...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, § 116, p. 270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des droits sociaux par l'expert de l'article 1843-4 du Code civil : d'une controverse, l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°9, pp.529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAS : Confirmation de l'absence d'obligation de non-concurrence à la charge de l'associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 87, novembre 2013, p. 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme de la cession forcée des parts du dirigeant : quand l'esprit l'emporte sur la lettre...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, § 110c0, p. 509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit négocié de l'entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir d'alerte dans la distribution du crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editions LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économique et droit de l'entreprise en difficulté - Vers un droit négocié de l'entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis ALBARIAN, Actualité jurisprudentielle 2010-2011, Droit commercial - Droit des sociétés commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 2, 2024, p. 1</w:t>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04, pp.825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération des dirigeants des sociétés cotées : de la morale à la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.241-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit bulgare des contrats à l'épreuve de l'harmonisation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.147-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.144</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juridictionnaire Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.EO010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 5</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1807-2007 : A la recherche d'un droit commun des sociétés commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des sociétés : mensuel du juriste et de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/3), pp. 163 à 184</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle responsabilité des dirigeants sociaux dans les procédures collectives : révolution ou évolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 252, pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...6093 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7175,1409 +7305,1409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective sur la vigilance des acteurs financiers : entre exclusion et inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directive sur le devoir de vigilance des entreprises en matière de durabilité « CS3D », Colloque Sorbonne Affaire-Finance, 5 juin 2025, Université Paris 1- Panthéon Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Poracchia, Anne-Claire Rouaud, Edmond Schlumberger, Marie de Pinieux, et Romain Dumont, Jun 2025, Paris, France. p. 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (més)aventures du devoir de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité et droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan Via Domitia, Dec 2024, Perpignan (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personne morale envisagée au sein d’un groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les personnes morales confrontées aux procédures collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance d’entreprise durable au Canada et en Europe : où en est-on et où va-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Paule-Gauthier, 19 septembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Laval, Sep 2023, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de RSE et le devoir de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés Brésil-France sur l’arbitrage et thèmes d’actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Justice &amp; Citoyenneté (IJC), Université Paris 2 Panthéon-Assas, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reconcile profitable investment and sustainable investment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évolution de la régulation bancaire et financière sous l’effet des règles de protection de la clientèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEDBF Europe, May 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société face aux réalités de l’entreprise responsable : quel avenir pour la transition écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit économique, levier de la transition écologique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débattre de nos a priori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande bascule des flux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens des libertés économiques de circulation. Qu’est-ce que nos disciplines ont à dire sur le sens des libertés de circulation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Sylvestre Bergé, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et objets connectés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du court terme au long terme : 10 ans de gouvernance d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans de crise financière : Quelles évolutions du droit ? Quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doit-on séparer le droit économique de la démocratie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les crises de la démocratie et le rôle du droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux juridiques des objets connectés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et technonormativités : des objets connectés à l’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations de l’actionnariat et renouvellement des modes de gouvernance d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement de l’entreprise. Création de commun, Collège des Bernardins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations de l’actionnariat et renouvellement des modes de gouvernance d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement de l’entreprise. Création de commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sociétés et responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des sociétés et responsabilité civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tendances actuelles du droit commercial et son enseignement dans les universités françaises (The recent trends of Commercial Law and its teaching in French universities)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tendances actuelles du droit commercial et son enseignement dans les universités françaises (The recent trends of Commercial Law and its teaching in French universities)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit économique et Crise &amp;quot; (groupe de travail &amp;quot; Crises et Normes &amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Droit économique et Crise "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et Littérature. Que lisent les juristes ?&amp;quot; (contribution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Droit et Littérature. Que lisent les juristes ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8587,111 +8717,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique (direction et introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France. Dalloz, 2017, Thèmes et commentaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8701,387 +8831,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La directive sur le devoir de vigilance en matière de durabilité : les perspectives d’un nouveau modèle d’entreprise européen (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro 1, Janvier-Février 2025, p. 4, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t.XXXVII (2023/2), 148 pp., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t.XXXVII (2023/2), 148 pp., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité dans les groupes de sociétés (direction et introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°153, mai-juin 2017, p. 4 ss., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9091,1066 +9221,1066 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des affaires, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, Coll. Séquences, pp.542, 2025, Jean-Sylvestre Bergé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. , 2022, Collection Séquences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et objets connectés, préface G. Lewkowicz, Ouvrage bilingue (français et anglais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. Larcier, coll. Création Information Communication, pp.278, 2020, 9782807920552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et Objets connectés/Law and Connected Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larcier, coll. Création Information Communication, ouvrage en double lange (français et anglais)., In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conventions passées entre la société et ses administrateurs et actionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 162, pp.4 s., 2018, Actes pratiques et Ingénierie sociétaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamy Droit du financement, édition 2018 (co-direction et rédaction de chapitres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marina Teller</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité dans les groupes de sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis -Actes pratiques et Ingénierie sociétaire, LexisNexis, n°153, mai-juin 2017, p. 4 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sociétés et responsabilité civile : perspectives et évolutions récentes, Dossier scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">revue Actes pratiques &amp; Ingénierie sociétaire - revue bimestrielle LexisNexis, n° 127, janvier-février 2013, p. 3 à 24., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économique et droit de l'entreprise en difficulté - Vers un droit négocié de l'entreprise en difficulté, Dossier scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, Dossier n° 5, 2012, Revue Internationale de Droit Economique, Les Dossiers de la RIDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">LexisNexis -Actes pratiques et Ingénierie sociétaire, LexisNexis, n°153, mai-juin 2017, p. 4 2017</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économique et droit de l'entreprise en difficulté - Vers un droit négocié de l'entreprise en difficulté, Dossier scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, Dossier n° 5, 2012, Revue Internationale de Droit Economique, Les Dossiers de la RIDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termes de droit des affaires : Droit commercial, Droit de la concurrence, Droit de la distribution, Droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">revue Actes pratiques &amp; Ingénierie sociétaire - revue bimestrielle LexisNexis, n° 127, janvier-février 2013, p. 3 à 24., 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino éditeur, pp.218, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et droit commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck, Dossier n° 5, 2012, Revue Internationale de Droit Economique, Les Dossiers de la RIDE</w:t>
+              <w:t xml:space="preserve">Gualino Eds, pp.220, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir de l'investisseur professionnel dans la société cotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">De Boeck, Dossier n° 5, 2012, Revue Internationale de Droit Economique, Les Dossiers de la RIDE</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L.G.D.J., pp.245, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10160,6350 +10290,6350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actionnaire de long terme : du discours au statut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum Hervé Le Nabasque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 529, Joly éditions, 9 pp., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (més)aventures du devoir de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W. Chaiehloudj, S. Doupuy et J. Mestre (dir.), Durabilité et droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 17, LexisNexis, 15 pp., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clauses léonines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Buy, J. Heinich, M. Lamoureux, J. Mestre, J.-C. Roda (dir.), Les principales clauses des contrats d’affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause de stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in F. Buy, J. Heinich, M. Lamoureux, J. Mestre, J.-C. Roda (dir.), Les principales clauses des contrats d’affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ d’application de la directive « vigilance » quant aux sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Lecourt (dir.), Le devoir européen de vigilance des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefebvre-Dalloz, p. 91, 2025, Coll. Thèmes &amp; Commentaires, EAN : 9782247239566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise et droit humains à l’heure du devoir de vigilance – De quelques difficultés à surmonter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Jean-François Renucci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefebvre Dalloz, p. 421, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des droits sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit du financement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêts subordonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit du financement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. Tchotourian, L’entreprise à mission au Québec, Critique du projet de loi n° 797 à l’aune de l’affaire Danone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilson &amp; Lafleur, p. 137, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titres de créances négociables. Dispositions communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuts juridiques et fiscaux proposés aux activités de capital-investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit du financement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Postface</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration des sociétés en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I. Tchotourian, L’entreprise à mission au Québec, Critique du projet de loi n° 797 à l’aune de l’affaire Danone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wilson &amp; Lafleur, p. 137, 2023</w:t>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Titres de créances négociables. Dispositions communes</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions et parts sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit du financement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Restructuration des sociétés en difficulté</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titres négociables à court terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit du financement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actions et parts sociales</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activisme actionnarial et engagement à long terme de l’actionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit du financement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Titres négociables à court terme</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Holding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit du financement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions statutaires tendant au verrouillage de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle boussole pour les acteurs de l’entreprise face aux vents contraires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cheminer avec Mireille Delmas-Marty. Mélanges ouverts en l’honneur de Mireille Delmas-Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 637, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société face aux réalités de l’entreprise responsable : quel avenir pour la transition écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.-S. Epstein, M. Nioche (dir.), Le droit économique, levier de la transition écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, p. 89, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions et parts sociales Dispositions statutaires tendant au verrouillage de la société, mise à jour annuelle Prêts subordonnés Sociétés Holding Statuts juridiques et fiscaux proposés aux activités de capital-investissement Titres de créances négociables. Dispositions communes Titres négociables à court terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activisme actionnarial et engagement à long terme de l’actionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gerry-Vernières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Fenouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexibles notions : la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.299-318, 2020, Colloques, 978-2-37651-025-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Société Holding</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil d’administration de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Moulin, Hervé Le Nabasque, Jacques Moury, Anastasia Sotiropoulou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur d'Alain Couret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz; Paris, pp.343, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.B. Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit économique au XXIe siècle. Notions et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, coll. Droit et Economie, pp.275, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dispositions statutaires tendant au verrouillage de la société</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexibles notions. La responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pantheon-Assas, pp.299, 2020, 978-2-37651-025-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit souple de la responsabilité civile : RSE et responsabilité civile, aspects sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons, 2023</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Fenouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexibles notions. La responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.299, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle boussole pour les acteurs de l’entreprise face aux vents contraires ?</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques contemporaines du droit économique à la recherche de sens : quel avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-S. Bergé et G. C. Giorgini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.73, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Evaluation des droits sociaux » « Restructuration des sociétés en difficulté »« Actions et parts sociales » « Dispositions statutaires tendant au verrouillage de la société » « Prêts subordonnés » « Société Holding » « Statuts juridiques et fiscaux proposés aux activités de capital-investissement » « Structuration par démembrement de propriété́ » « Titres de créances négociables. Dispositions communes » « Titres négociables à court terme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du Financement, édition 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy-Wolters Kluwer France, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ubérisation du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques et sociologiques. Regards experts sur de grandes mutations du Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions L'Harmattan, pp.105, 2019, 978-2343099415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Jacques Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.649, 2019, 978-2-275-06416-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et le droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jacques Mestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ/Lextenso, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Collart Dutilleul, Valérie Pironon et Agathe Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, Coll. Transition et Justice, p. 248, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Collart Dutilleul, V. Pironon, A. Van Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, Coll. Transition et Justice, pp.350, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses léonines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les principales clauses des contrats d'affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.885, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clauses de stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Buy, M. Lamoureux, J. Mestre, J-C. Roda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les principales clauses des contrats d'affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.795, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles régulations pour l’économie collaborative ? Un défi pour le droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.3-12, 2018, 978-2-247-17602-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions entre les administrateurs et la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Classeur Sociétés Traité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130-50, LexisNexis, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non-renvoi des QPC en droit des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le non-renvoi des questions prioritaires de constitutionnalité : Unité ou diversité des pratiques de la Cour de cassation et du Conseil d’Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Varenne-LGDJ, pp.103, 2018, Collection « Colloques et essais »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit souple de la responsabilité civile : RSE et responsabilité civile, aspects sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexibles notions. La responsabilité civile. Les séminaires du Laboratoire de sociologie juridique de l’Université Paris 2, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les SCI et le droit des régimes matrimoniaux. Présentation générale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 50 ans de la loi Carbonnier sur les régimes matrimoniaux, 1965 - 1985 - 2015 : cinquante ans de droit des régimes matrimoniaux, bilan et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions PUAM, pp.95, 2017, 9782731410716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine juridique humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, p. 637, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum. Mélanges en l’honneur de François Collart Dutilleul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, p. 589, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, p. 89, 2022</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement alternatif par l’utilisation des fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la finance alternative </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRUYLANT, pp.107, 2017, 978-2-8027-5795-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de François Collart Dutilleul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dalloz, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01490782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexification des procédures collectives par le droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lamy Droit du financement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Les procédures collectives complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joly éditions pp.243, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement alternatif par l'utilisation des fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA FINANCE ALTERNATIVE (Aspects juridiques), sous la direction de Jean-Marc Moulin et Thierry Granier </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection à travers le choix de la structure sociétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection du dirigeant social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J.; Collection Grands colloques, pp.9-19, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études de droit à l'épreuve des réalités économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lamy droit du financement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwer, 2021</w:t>
+              <w:t xml:space="preserve">Le rôle de la pratique dans l'enseignement du droit (dir. J.-J. Sueur et S. Farhi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, p. 103, 2016, 227504762X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété formelle et propriété substantielle en droit des sociétés et des groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Boy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les déséquilibres économiques et le Droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.125-136, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement d'entreprise après la crise financière en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisi dei mercati finanziari e corporate governance : poteri dei soci e tutela del risparmio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMB - Editrice Minerva Bancaria, pp.25, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy Droit du financement : chapitre &amp;quot; Evaluation des droits sociaux &amp;quot;, mise à jour de chapitres : &amp;quot; Statuts juridiques et fiscaux proposés aux activités de capital-investissement &amp;quot;, &amp;quot; Titres de créances négociables &amp;quot;, &amp;quot; Billets de trésorerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Lamy - Wolters Kluwer France, Multiples numéros, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos autour de l'enseignement du droit à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Frison-Roche, pp.605, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cesare Giorgini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frison-Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, mélanges en l'honneur de G.J.Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison-Roche, pp.15-37, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Economie et Marché des matières premières agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.33-48, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au droit économique de l'environnement (article collectif du Centre de recherche en droit économique - CREDECO/GREDEG, UMR 7321, CNRS/INRA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Steichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Frison-Roche, pp.15, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwer, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collart-Dutilleul, François; Bugnicourt, Jean-Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal Dictionary of Food Security in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.389-391, 2013, 978-2804462673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, coll. Droit et Economie, pp.275, 2020</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et utilités de la spéculation, Droit, Economie et Marchés de matières premières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Collart Dutilleul et E. Le Dolley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Economie et Marché des matières premières agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Collection Droit et Economie, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gerry-Vernières</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">spéculation &amp;quot;, &amp;quot; instruments financiers &amp;quot;, &amp;quot; matières premières agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos autour de l'enseignement du droit à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.299-318, 2020, Colloques, 978-2-37651-025-3</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour un droit économique de l'environnement, Mélanges en l'honneur de Gilles J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frison-Roche, pp.315, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées &amp;quot; Spéculation &amp;quot;, &amp;quot; Instruments financiers &amp;quot; et &amp;quot; Matières premières agricoles &amp;quot;, in Dictionnaire juridique de la sécurité alimentaire dans le monde, Larcier 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.3 entrées, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution au Lamy Droit du financement 2013 (chapitres : &amp;quot; Statuts juridiques et fiscaux proposés aux activités de capital-investissement &amp;quot;, &amp;quot; Titres de créances négociables &amp;quot;, &amp;quot; Billets de trésorerie &amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du financement 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy - Wolters Kluwer France, à paraître, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution au dictionnaire de l'agroalimentaire LASCAUX (entrées : &amp;quot; spéculation &amp;quot;, &amp;quot; instruments financiers &amp;quot;, &amp;quot; matières premières agricoles &amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'agroalimentaire LASCAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à paraître, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à un article collectif sur le thème &amp;quot; Pour un droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Gilles Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à paraître, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empreinte du droit de la consommation sur le droit des sociétés cotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis actuels du droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joly éditions, pp.53-74, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">contribution : commentaire du chapitre 9 et de la section 3 du chapitre 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principes contractuels communs, Projet de cadre commun de référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp.320-420, 604-609, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes contractuels communs, Projet de cadre commun de référence,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz; Paris, pp.343, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principes contractuels commun - Projet de cadre commun de référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de législation comparée, pp.320, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...3128 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00863039v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00708176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote difficile de la directive sur le devoir de vigilance : les raisons de la discorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, site internet : https://www.leclubdesjuristes.com/economie/le-vote-difficile-de-la-directive-sur-le-devoir-de-vigilance-les-raisons-de-la-discorde-5410/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d'agrément et décision du conseil d'administration : interdiction de l'agrément conditionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion des patrimoines fondée sur l'anormalité des relations financières : des précisions sur la sous-facturation et sa preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un droit économique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire Lascaux du droit de l'agroalimentaire (contribution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un droit économique de l'environnement &amp;quot; (contribution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir d'alerte du dispensateur de crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sociétés et responsabilité civile : perspectives et évolutions récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunion à l'actif du débiteur des biens du conjoint : droit transitoire, proportionnalité et conventionalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement d'apport en compte courant d'associé : lettre d'intention ou cautionnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la définition et la sanction de la société fictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkevova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sociétés et responsabilité civile : perspectives et évolutions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en comblement de passif contre un dirigeant soumis à une procédure collective : la créance n'a pas à être déclarée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.10</w:t>
+              <w:t xml:space="preserve">2011, pp.812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrateur provisoire et cogérant désigné postérieurement par les associés : qui peut faire appel au nom de la société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011, pp.972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur la cession forcée de droits sociaux dans la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.644</w:t>
+              <w:t xml:space="preserve">2010, pp.559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Essetiel. Droit des entreprises en difficulté &amp;quot; (contribution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitudes sur la preuve de l'information de l'actionnaire et son préjudice personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.497</w:t>
+              <w:t xml:space="preserve">2008, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit consenti à un emprunteur averti dans l'intérêt personnel de la banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.200</w:t>
+              <w:t xml:space="preserve">2008, pp.790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-application de l'article L. 312-2 du Code de la consommation au prêt souscrit pour l'acquisition de parts d'une SCPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.19</w:t>
+              <w:t xml:space="preserve">2007, pp.1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conjoint collaborateur ne peut bénéficier de l'ouverture d'une procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2004, pp.1742-1743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...495 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16513,180 +16643,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA REFORME DES BAUX COMMERCIAUX PAR LA LOI « PINEL » DU 18 JUIN 2014: DE NOUVEAUX EQUILIBRES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mouial-Bassilana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Univeristé Nice Sophia Antipolis. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et financement dans la société anonyme cotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkevova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16754,51 +16884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4B212A5"/>
+    <w:nsid w:val="0357851F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16985,51 +17115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irina-parachkevova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059537906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05024229v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05282990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05249040v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05323329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ghalimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lokiec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mortier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Martin Laprade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Athlan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Schlumberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203576v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lasserre-Capdeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gastaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mouial-Bassilana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855709v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05297700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marteu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05401141v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05384262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05281336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05281346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259575v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377751v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerry-Verni&#232;res" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958509v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630421v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490782v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856320v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731897v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708176v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508820v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708145v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731908v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708147v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708225v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708135v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708124v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708129v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708220v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/irina-parachkevova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059537906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05597596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.392.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05024229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05282990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05249040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05323329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ghalimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Racine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lokiec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachkevova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mortier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Martin Laprade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Athlan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Schlumberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344479v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lasserre-Capdeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gastaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mouial-Bassilana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090733v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259493v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630044v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05297700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942535v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marteu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856317v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708141v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05401141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05384262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05281336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05281346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259560v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259571v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259563v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969881v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093155v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerry-Verni&#232;res" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374579v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587231v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028479v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958513v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587244v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928255v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630426v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630430v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300276v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856322v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060990v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cammas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemy Duong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Giorgini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Guesmi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061003v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03063753v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Despres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914080v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912005v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708158v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863039v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;bert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508820v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731901v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708147v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708226v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731903v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708135v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708129v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708132v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708211v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119159v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>