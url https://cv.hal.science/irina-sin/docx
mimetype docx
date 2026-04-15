--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1101,51 +1101,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of renewable natural gas (biomethane) in a deep aquifer storage in the Paris Basin: multiphase reactive transport modeling of H2S reactivity</w:t>
+                <w:t xml:space="preserve">Impact of biomethane in a deep aquifer storage: multiphase reactive transport modeling of H2S and O2 reactivity - Implication for hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juncheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sin</w:t>
@@ -1180,106 +1180,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque HydroGEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Strasboug, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457764v1</w:t>
+                <w:t xml:space="preserve">hal-05457789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of biomethane in a deep aquifer storage: multiphase reactive transport modeling of H2S and O2 reactivity - Implication for hydrogen storage</w:t>
+                <w:t xml:space="preserve">Impact of renewable natural gas (biomethane) in a deep aquifer storage in the Paris Basin: multiphase reactive transport modeling of H2S reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juncheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sin</w:t>
@@ -1314,73 +1305,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque HydroGEMM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.26888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457789v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen reactivity in aquifer storage of compressed air and biomethane-natural gas blends: from pilot to modeling</w:t>
               </w:r>
@@ -2012,277 +2012,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du stockage de gaz avec le code de transport réactif HYTEC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Adjoint-Based Inversion of Large-Scale Reactive Transport Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anélia Petit</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR HydroGemm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR HydroGemm, Nov 2023, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">2023 SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bergen (NO), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478323v1</w:t>
+                <w:t xml:space="preserve">hal-04478425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Adjoint-Based Inversion of Large-Scale Reactive Transport Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du stockage de gaz avec le code de transport réactif HYTEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Regnault</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bergen (NO), Norway</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR HydroGemm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR HydroGemm, Nov 2023, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478425v1</w:t>
+                <w:t xml:space="preserve">hal-04478323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase multicomponent reactive transport and flow with HYTEC for gas storage applications</w:t>
               </w:r>
@@ -4976,51 +4976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05522418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-026-10407-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05500323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lia Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2024.205381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03981532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dequidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H.S.M. Sampath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.A. Perera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Matthai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ranjith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2020.103214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.11.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF012W87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26888" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Segura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Egermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04821005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelia Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17538" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2019.85.6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01306860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05522418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-026-10407-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05500323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lia Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgsce.2024.205381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03981532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dequidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H.S.M. Sampath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.A. Perera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Matthai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Ranjith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2020.103214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.11.014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01516805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF012W87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Beni Hamad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Guo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05457735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Segura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Egermann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04821005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03876178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelia Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01393581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080791v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17538" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01223851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01080794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444373v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2019.85.6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01306860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENMP0058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>