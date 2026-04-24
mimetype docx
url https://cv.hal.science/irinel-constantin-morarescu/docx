--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -131,2344 +131,2344 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global synchronization of multi-agent systems with nonlinear interactions</w:t>
+                <w:t xml:space="preserve">A Passivity Analysis Tool for Linear Clustered Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Couthures</w:t>
+                <w:t xml:space="preserve">Mircea Șușcă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+                <w:t xml:space="preserve">Vlad Mihaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Zsófia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.354 - 359. </w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.739-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095623v1</w:t>
+                <w:t xml:space="preserve">hal-05164867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
+                <w:t xml:space="preserve">Learning-based control of the consensus value in unknown graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Lei</w:t>
+                <w:t xml:space="preserve">Florin Gogianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1093-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3581494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946434v1</w:t>
+                <w:t xml:space="preserve">hal-05164850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory analysis of decentralized epidemic management with opinion dynamics</w:t>
+                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel‐constantin Morărescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432821⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), pp.3484-3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664763v1</w:t>
+                <w:t xml:space="preserve">hal-04989421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid formation control for heterogeneous uncertain linear two-time-scale systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switched control strategies in platooning with dwell-time based string stability guaranties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyi Li</w:t>
+                <w:t xml:space="preserve">Etienne Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112267⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.366 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3571864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095727v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+                <w:t xml:space="preserve">Global synchronization of multi-agent systems with nonlinear interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.354 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685586v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of cross-country imitation on climate change: A game-theoretical analysis ⋆</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2025.100309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05050545v1</w:t>
+                <w:t xml:space="preserve">hal-04946434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally convergent path-aware optimization with mobile robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A game theory analysis of decentralized epidemic management with opinion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ş. Ungur</w:t>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Herzal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101546⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1137 - 1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861275v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirobot path-aware global optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
+                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ceapȃ</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106495⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (6), pp.3665 - 3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299339v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hybrid formation control for heterogeneous uncertain linear two-time-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
+                <w:t xml:space="preserve">Hongyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel‐constantin Morărescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (5), pp.3484-3495. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.112267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.7858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989421v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched control strategies in platooning with dwell-time based string stability guaranties</w:t>
+                <w:t xml:space="preserve">On the impact of cross-country imitation on climate change: A game-theoretical analysis ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gorski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+                <w:t xml:space="preserve">Bouchra Mroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3571864⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.100309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2025.100309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095607v1</w:t>
+                <w:t xml:space="preserve">hal-05050545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Passivity Analysis Tool for Linear Clustered Multi-Agent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally convergent path-aware optimization with mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Șușcă</w:t>
+                <w:t xml:space="preserve">Ş. Ungur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Mihaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zsófia Lendek</w:t>
+                <w:t xml:space="preserve">Radu Herzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578037⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164867v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based control of the consensus value in unknown graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multirobot path-aware global optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ceapȃ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Herzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Gogianu</w:t>
+                <w:t xml:space="preserve">Elvin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1093-1098. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.106495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3581494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164850v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient guaranteed cost control design for homogeneous clustered networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Passivity of linear singularly perturbed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Șușcă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Mihaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111588⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.2105-2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3404337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594634v1</w:t>
+                <w:t xml:space="preserve">hal-04577287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal switching for networked control systems with information multiplexing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ravi Banavar</w:t>
+                <w:t xml:space="preserve">Computationally efficient guaranteed cost control design for homogeneous clustered networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2024.100263⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.111588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577301v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularly perturbed k-contractive linear systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Optimal switching for networked control systems with information multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Oza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Banavar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3409094⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.100263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2024.100263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602024v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an opinion dynamics model coupled with an external environmental dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Singularly perturbed k-contractive linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 189 (Part 2), pp.115719. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1144-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3409094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797178v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated control of consensus value under energy and state constraints in multi-agent systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
+                <w:t xml:space="preserve">Analysis of an opinion dynamics model coupled with an external environmental dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111822⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189 (Part 2), pp.115719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675090v1</w:t>
+                <w:t xml:space="preserve">hal-04797178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set input‐to‐state stability for nonlinear time‐delay systems with disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pallavi Sinha</w:t>
+                <w:t xml:space="preserve">Saturated control of consensus value under energy and state constraints in multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Alkhorshid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7582⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.111822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675160v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity of linear singularly perturbed systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Set input‐to‐state stability for nonlinear time‐delay systems with disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.2105-2110. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (17), pp.11623-11640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3404337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577287v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered fixed-time stabilization of two-time-scale linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Wu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (3), pp.1722-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2496,785 +2496,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered transmission policies for nonlinear control systems over erasure channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimistic planning for control of hybrid-input nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel E Quevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Ioana Lal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.2113-2118. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.111097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154617v1</w:t>
+                <w:t xml:space="preserve">hal-04103780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic planning for control of hybrid-input nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-global bounded output regulation of linear two-time-scale systems with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Lal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+                <w:t xml:space="preserve">Xiao-Kang K Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 154, pp.111097. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (11), pp.4560-4569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2023.3299864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103780v1</w:t>
+                <w:t xml:space="preserve">hal-04189761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-global bounded output regulation of linear two-time-scale systems with input saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
+                <w:t xml:space="preserve">A non-cooperative resource utilization game between two competing malware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Kang K Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (11), pp.4560-4569. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2023.3299864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189761v1</w:t>
+                <w:t xml:space="preserve">hal-03708477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-cooperative resource utilization game between two competing malware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Event-triggered transmission policies for nonlinear control systems over erasure channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Daniel E Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.67-72. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.2113-2118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708477v1</w:t>
+                <w:t xml:space="preserve">hal-04154617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-optimal control of nonlinear systems with hybrid inputs and dwell-time constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Lal</w:t>
+                <w:t xml:space="preserve">A Stackelberg viral marketing design for two competing players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.2455-2460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285591⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.2922-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3291421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154576v1</w:t>
+                <w:t xml:space="preserve">hal-04150375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stackelberg viral marketing design for two competing players</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ming Cao</w:t>
+                <w:t xml:space="preserve">Near-optimal control of nonlinear systems with hybrid inputs and dwell-time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.2922-2927. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.2455-2460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3291421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150375v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3321,64 +3321,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed cost for an event-triggered consensus strategy for interconnected two time-scales systems with structured uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Wu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,64 +3438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time optimal control for a mobile robot with a communication objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3536,763 +3536,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential stability of singularly perturbed systems with mixed impulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the tradeoff between health and economic impacts of the Covid-19 epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40, pp.101023. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.620770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.620770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154865v1</w:t>
+                <w:t xml:space="preserve">hal-03154840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tradeoff between health and economic impacts of the Covid-19 epidemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential stability of singularly perturbed systems with mixed impulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Wu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.620770. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.101023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.620770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154840v1</w:t>
+                <w:t xml:space="preserve">hal-03154865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficiency of decentralized epidemic management and application to Covid-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">An emerging dynamics approach for synchronization of linear heterogeneous agents interconnected over switching topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6, pp.884-889. </w:t>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3087101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257751v1</w:t>
+                <w:t xml:space="preserve">hal-02940901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware controller design with performance guarantees for linear wireless systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization via output feedback for multi-agent singularly perturbed systems with guaranteed cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marcorin de Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Taís R Calliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (9), pp.4297-4302. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.109549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3035537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024356v1</w:t>
+                <w:t xml:space="preserve">hal-03154852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging dynamics approach for synchronization of linear heterogeneous agents interconnected over switching topologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bikash Adhikari</w:t>
+                <w:t xml:space="preserve">Network-aware controller design with performance guarantees for linear wireless systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marcorin de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999406⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (9), pp.4297-4302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3035537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940901v1</w:t>
+                <w:t xml:space="preserve">hal-03024356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization via output feedback for multi-agent singularly perturbed systems with guaranteed cost</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taís R Calliero</w:t>
+                <w:t xml:space="preserve">On the efficiency of decentralized epidemic management and application to Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128, pp.109549. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.884-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3087101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154852v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-time synchronization of competitive neural networks with multiple time-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Wu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,889 +4359,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning control for transmission and navigation with a mobile robot under unknown communication rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Energy-efficient time-triggered communication policies for wireless networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Codrean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André M de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104460⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (10), pp.4324-4331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867585v1</w:t>
+                <w:t xml:space="preserve">hal-02361427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time budget allocation policy design for viral marketing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid model of opinion dynamics with memory-based connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100899⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.644-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2989077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545375v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid model of opinion dynamics with memory-based connectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time budget allocation policy design for viral marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2989077⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.100899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545383v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic minimax search for noncooperative switched control with or without dwell time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+                <w:t xml:space="preserve">Learning control for transmission and navigation with a mobile robot under unknown communication rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Codrean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Octavian Ştefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.108632. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.104460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390747v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of opinion dynamics under binary exogenous and endogenous signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Optimistic minimax search for noncooperative switched control with or without dwell time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ayouni</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38, pp.100910. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.108632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978090v1</w:t>
+                <w:t xml:space="preserve">hal-02390747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant control of singularly perturbed systems with actuator faults and disturbances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+                <w:t xml:space="preserve">Analysis of opinion dynamics under binary exogenous and endogenous signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Wei Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuehua Huang</w:t>
+                <w:t xml:space="preserve">Mehdi Ayouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (12), pp.4550-4564. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.100910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545424v1</w:t>
+                <w:t xml:space="preserve">hal-02978090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient time-triggered communication policies for wireless networked control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Fault-tolerant control of singularly perturbed systems with actuator faults and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André M de Oliveira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+                <w:t xml:space="preserve">Zhi-Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (10), pp.4324-4331. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.4550-4564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361427v1</w:t>
+                <w:t xml:space="preserve">hal-02545424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus and influence power approximation in time-varying and directed networks subject to perturbations</w:t>
               </w:r>
@@ -5331,90 +5331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized control for guaranteed individual costs in a linear multi-agent system: A satisfaction equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.918-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5448,64 +5448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating marketing resources over social networks: A long-term analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mounthanyvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5559,599 +5559,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open multi-agent systems with discrete states and stochastic interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marketing resource allocation in duopolies over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.375-380. </w:t>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2840431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2846185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810268v2</w:t>
+                <w:t xml:space="preserve">hal-01814187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a general class of singularly perturbed linear hybrid systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+                <w:t xml:space="preserve">Open multi-agent systems with discrete states and stochastic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2840431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653073v1</w:t>
+                <w:t xml:space="preserve">hal-01810268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid framework for consensus in directed and asynchronous network of non-holonomic agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Borzone</w:t>
+                <w:t xml:space="preserve">Stability analysis of a general class of singularly perturbed linear hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Janneteau</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2847407⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840712v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design with guaranteed cost for synchronization in networks of linear singularly perturbed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+                <w:t xml:space="preserve">Hybrid framework for consensus in directed and asynchronous network of non-holonomic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Borzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Janneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91, pp.89-97. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.707-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2847407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653171v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing resource allocation in duopolies over social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Control design with guaranteed cost for synchronization in networks of linear singularly perturbed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.593-598. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2846185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814187v1</w:t>
+                <w:t xml:space="preserve">hal-01653171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cut-balance conditions in networks of clusters</w:t>
               </w:r>
@@ -6241,64 +6241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning for optimal control and performance certification in nonlinear systems with controlled or uncontrolled switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6352,560 +6352,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reset strategy for consensus in networks of clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
+                <w:t xml:space="preserve">Constructive necessary and sufficient condition for the stability of quasi-periodic linear impulsive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65, pp.53-63. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2512-2517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2496792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265038v1</w:t>
+                <w:t xml:space="preserve">hal-01379018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a distributed delay on relative stability of diffusely coupled systems, with application to synchronized equilibria</w:t>
+                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Michiels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (7), pp.1565-1582. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2402-2415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.3368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291678v1</w:t>
+                <w:t xml:space="preserve">hal-01096071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies événementielles de réinitialisation pour un consensus dans les systèmes multi-agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+                <w:t xml:space="preserve">Reset strategy for consensus in networks of clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/JESA.49.93-113⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319072v1</w:t>
+                <w:t xml:space="preserve">hal-01265038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive necessary and sufficient condition for the stability of quasi-periodic linear impulsive systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a distributed delay on relative stability of diffusely coupled systems, with application to synchronized equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2496792⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.1565-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379018v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies événementielles de réinitialisation pour un consensus dans les systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (9), pp.2402-2415. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.93-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/JESA.49.93-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096071v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted pendulum stabilization: Characterization of codimension-three triple zero bifurcation via multiple delayed proportional gains</w:t>
               </w:r>
@@ -6995,51 +6995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-preserving flocking of nonlinear agents using optimistic planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7080,425 +7080,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI conditions for topology preservation: applications to multi-agent tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convex conditions on decentralized control for graph topology preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.1640-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2292719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009619v1</w:t>
+                <w:t xml:space="preserve">hal-00920914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus for black-box nonlinear agents using optimistic optimization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+                <w:t xml:space="preserve">A numerical framework for optimal control of switched input affine nonlinear systems subject to path constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.02.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01002230v1</w:t>
+                <w:t xml:space="preserve">hal-00904188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical framework for optimal control of switched input affine nonlinear systems subject to path constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LMI conditions for topology preservation: applications to multi-agent tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Riedinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Control Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.183-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904188v1</w:t>
+                <w:t xml:space="preserve">hal-01009619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex conditions on decentralized control for graph topology preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">Consensus for black-box nonlinear agents using optimistic optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (6), pp.1640-1645. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.1201-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2292719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920914v1</w:t>
+                <w:t xml:space="preserve">hal-01002230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on: &amp;quot;Hinf control design for time-delay linear systems: a rational transfer function based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (5), pp.437-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7536,51 +7536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion dynamics with decaying confidence: application to community detection in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (8), pp.1862-1873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7986,51 +7986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus problems with distributed delays, with application to traffic flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,865 +8500,865 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based static output feedback control of uncertain multi-agent systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis of an opinion dynamics model coupled with an environmental dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bizyaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Franci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE society, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421069v1</w:t>
+                <w:t xml:space="preserve">hal-05235438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of an opinion dynamics model coupled with an environmental dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Couthures</w:t>
+                <w:t xml:space="preserve">LMI-based static output feedback control of uncertain multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Alkhorshid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">, IEEE society, Dec 2025, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235438v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a non-linear opinion dynamics model coupled with an external signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Control design for robust platoons with communication delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Analysis and Control of Nonlinear Dynamics and Chaos, ACNDC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Jul 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612372v1</w:t>
+                <w:t xml:space="preserve">hal-04990215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a continuous opinion and discrete action dynamics model coupled with an external observation dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of a non-linear opinion dynamics model coupled with an external signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">7th Conference on Analysis and Control of Nonlinear Dynamics and Chaos, ACNDC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612349v1</w:t>
+                <w:t xml:space="preserve">hal-04612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of cross-country imitation on climate change: A game-theoretical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Mroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence annuelle de la FAERE (French Association of Environmental and Resource Economists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization setup of the decarbonization problem in the transportation sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of a continuous opinion and discrete action dynamics model coupled with an external observation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Network Games, Control and Optimization, NETGCOOP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687259v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for robust platoons with communication delays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+                <w:t xml:space="preserve">An optimization setup of the decarbonization problem in the transportation sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society, Jul 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">11th International Conference on Network Games, Control and Optimization, NETGCOOP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990215v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quadratic static game model for assessing the impact of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Mroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9396,77 +9396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par la théorie des jeux du problème du choix des niveaux nationaux d'émissions de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Mroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9504,64 +9504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'efficacité de la gestion décentralisée d'une épidémie et application au Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9599,64 +9599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three time scales modeling of the undirected clustered network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9703,77 +9703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A static game model for analyzing country carbon emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Mroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9811,77 +9811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple path-aware optimization method for mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Sântejudean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9954,51 +9954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Paré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10140,77 +10140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic game formulation for control of opinion dynamics over social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10235,90 +10235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimistic planning for near-optimal control of nonlinear systems with hybrid inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10343,90 +10343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed gradient methods to reach a Nash equilibrium in potential games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10451,90 +10451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal campaign strategy for social media marketing with a contrarian population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10568,77 +10568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation control using optimal time multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Oza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Banavar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10676,90 +10676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI-based output feedback control of singularly perturbed systems with guaranteed cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taís R Calliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10784,77 +10784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-based transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10892,103 +10892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche hybride pour le consensus pour les réseaux dirigés et asynchrones d'agents non-holonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Borzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Janneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11013,51 +11013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande LQR décentralisée garantissant un coût individuel pour un système multi-agent: approche par un équilibre de satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satheeskumar Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11108,64 +11108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-optimal control of nonlinear systems with simultaneous controlled and random switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11212,90 +11212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based control for a communicating mobile robot under unknown rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Philadelphia, PA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11329,103 +11329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid formalism for consensus of a general class of multi-agent systems with biased measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Borzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Janneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Control Conference, ECC'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11444,312 +11444,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid framework for consensus in fleets of non-holonomic robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Borzone</w:t>
+                <w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Janneteau</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756900v1</w:t>
+                <w:t xml:space="preserve">hal-01756831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Hybrid framework for consensus in fleets of non-holonomic robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Borzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Janneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756892v1</w:t>
+                <w:t xml:space="preserve">hal-01756900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time budget allocation for marketing over social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11777,403 +11777,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware design of state-feedback controllers for linear wireless networked control systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems ADHS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742808v1</w:t>
+                <w:t xml:space="preserve">hal-01756892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics aware marketing strategies in duopolies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Network-aware design of state-feedback controllers for linear wireless networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André M de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264227⟩</w:t>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems ADHS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653183v2</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Opinion dynamics aware marketing strategies in duopolies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3859-3864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756831v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling stochastic dynamics of agents with multi-leveled opinions and binary actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12205,515 +12205,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed cost control design for synchronization in networks of linear singularly perturbed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+                <w:t xml:space="preserve">Consensus value estimates in time-varying and directed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653078v1</w:t>
+                <w:t xml:space="preserve">hal-01653084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus value estimates in time-varying and directed networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+                <w:t xml:space="preserve">Guaranteed cost control design for synchronization in networks of linear singularly perturbed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653084v1</w:t>
+                <w:t xml:space="preserve">hal-01653078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed cost control design for descriptor systems with time-varying delays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Near-optimal control of nonlinear switched systems with non-cooperative switching rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Francken</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653188v1</w:t>
+                <w:t xml:space="preserve">hal-01538139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-optimal control of nonlinear switched systems with non-cooperative switching rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+                <w:t xml:space="preserve">Guaranteed cost control design for descriptor systems with time-varying delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Taki Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538139v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic maximum allowable transmission intervals for the stability of linear wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12738,90 +12738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of O(ε) dwell-time graph for stability of singularly perturbed hybrid linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12855,77 +12855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized guaranteed cost control for synchronization in networks of linear singularly perturbed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference, ENOC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12976,51 +12976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jadbabaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13052,982 +13052,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale modeling for consensus in sparse directed networks with time-varying topologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+                <w:t xml:space="preserve">Tandem cold rolling mill modeling for multi-variable control synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Taki Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379076v1</w:t>
+                <w:t xml:space="preserve">hal-01393445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous opinions and discrete actions in social networks: a multi-agent system approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nilanjan Roy Chowdhury</w:t>
+                <w:t xml:space="preserve">Stability analysis for systems with asynchronous sensors and actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
+              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379064v1</w:t>
+                <w:t xml:space="preserve">hal-01379126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization in networks of linear singularly perturbed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of singularly perturbed switched and impulsive linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+                <w:t xml:space="preserve">Time scale modeling for consensus in sparse directed networks with time-varying topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379136v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem cold rolling mill modeling for multi-variable control synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Continuous opinions and discrete actions in social networks: a multi-agent system approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjan Roy Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Francken</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393445v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis for systems with asynchronous sensors and actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">Stability analysis of singularly perturbed switched and impulsive linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7799117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379126v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies événementielles de réinitialisation pour un consensus dans les systèmes multi-agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.3713-3718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226786v1</w:t>
+                <w:t xml:space="preserve">hal-01076175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent systems with decaying confidence and commensurate time-delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies événementielles de réinitialisation pour un consensus dans les systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">6e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284897v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
+                <w:t xml:space="preserve">Multi-agent systems with decaying confidence and commensurate time-delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01076175v1</w:t>
+                <w:t xml:space="preserve">hal-01284897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event triggering strategies for consensus in clustered networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Control Conference, ECC'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14046,843 +14046,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI sufficient conditions for the consensus of linear agents with nearly-periodic resets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
+                <w:t xml:space="preserve">Inverted pendulum stabilization via a Pyragas-type controller: revisiting the triple zero singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Riedinger</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002257v1</w:t>
+                <w:t xml:space="preserve">hal-01062776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set theory conditions for stability of linear impulsive systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+                <w:t xml:space="preserve">LMI sufficient conditions for the consensus of linear agents with nearly-periodic resets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076173v1</w:t>
+                <w:t xml:space="preserve">hal-01002257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of reset strategy for consensus in networks with cluster pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
+                <w:t xml:space="preserve">Set theory conditions for stability of linear impulsive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Nonlinear Dynamics Conference, ENOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002266v1</w:t>
+                <w:t xml:space="preserve">hal-01076173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted pendulum stabilization via a Pyragas-type controller: revisiting the triple zero singularity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islam Boussaada</w:t>
+                <w:t xml:space="preserve">Design of reset strategy for consensus in networks with cluster pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">8th European Nonlinear Dynamics Conference, ENOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062776v1</w:t>
+                <w:t xml:space="preserve">hal-01002266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach for consensus using optimistic planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization of coupled nonlinear oscillatiors with gamma-distributed delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783118v1</w:t>
+                <w:t xml:space="preserve">hal-00783112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus for agents with general dynamics using optimistic optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A general approach for consensus using optimistic planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854424v1</w:t>
+                <w:t xml:space="preserve">hal-00783118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on Smith predictor-based control with distance feedback for a 3-DOF haptic system with distributed delays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Liacu</w:t>
+                <w:t xml:space="preserve">Consensus for agents with general dynamics using optimistic optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Joint conference 5th Symposium on System Structure and Control, 11th Workshop on Time-Delay Systems, 6th Workshop on Fractional Differentiation and Its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01840428v1</w:t>
+                <w:t xml:space="preserve">hal-00854424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of coupled nonlinear oscillatiors with gamma-distributed delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some remarks on Smith predictor-based control with distance feedback for a 3-DOF haptic system with distributed delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Liacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulan Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Joint conference 5th Symposium on System Structure and Control, 11th Workshop on Time-Delay Systems, 6th Workshop on Fractional Differentiation and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.214-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4031.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783112v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical framework for optimal control of switched affine systems with state constraint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14929,103 +14929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Haptic System using Smith Predictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Liacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Taiwan, China. pp.CD-Rom</w:t>
@@ -15048,273 +15048,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension reduction for large-scale networked systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set theory based condition in LMI form for network topology preservation for decentralized control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733802v1</w:t>
+                <w:t xml:space="preserve">hal-00733793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set theory based condition in LMI form for network topology preservation for decentralized control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimension reduction for large-scale networked systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733793v1</w:t>
+                <w:t xml:space="preserve">hal-00733802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportional-Derivative (PD) Controllers for Haptics subject to Distributed Time-Delays: A geometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Liacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Jeju, South Korea. pp.CD-Rom</w:t>
@@ -15425,103 +15425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on the fragility of Smith predictors used in haptics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Liacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Control, Automation and Systems, ICCAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Gyeonggi-do, South Korea. pp.CDROM</w:t>
@@ -15661,313 +15661,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus with constrained convergence rate and time-delays</w:t>
+                <w:t xml:space="preserve">Consensus with constrained convergence rate: Agreement in communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC TDS 2010 - 9th IFAC Workshop on Time Delay Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.150-155, </w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.6311-6316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100607-3-CZ-4010.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769579v1</w:t>
+                <w:t xml:space="preserve">hal-00769604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of opinion dynamics for community detection in graphs</w:t>
+                <w:t xml:space="preserve">Consensus with constrained convergence rate and time-delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys'10 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.251-256, </w:t>
+              <w:t xml:space="preserve">IFAC TDS 2010 - 9th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.150-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100607-3-CZ-4010.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769568v1</w:t>
+                <w:t xml:space="preserve">hal-00769579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus with constrained convergence rate: Agreement in communities</w:t>
+                <w:t xml:space="preserve">A model of opinion dynamics for community detection in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.6311-6316, </w:t>
+              <w:t xml:space="preserve">NecSys'10 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.251-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769604v1</w:t>
+                <w:t xml:space="preserve">hal-00769568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Crossing Curves of Linear Systems with Shifted Fractional γ–Distributed Delays</w:t>
               </w:r>
@@ -16172,191 +16172,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on the delay effects on the stability of biochemical networks</w:t>
+                <w:t xml:space="preserve">Tracking control of nonsmooth Lagrangian systems with time constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">ENOC 2008 - 6th Euromech Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194368v1</w:t>
+                <w:t xml:space="preserve">hal-00831409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking control of nonsmooth Lagrangian systems with time constraints</w:t>
+                <w:t xml:space="preserve">Some remarks on the delay effects on the stability of biochemical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2008 - 6th Euromech Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831409v1</w:t>
+                <w:t xml:space="preserve">hal-02194368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of Nonsmooth Systems and Switching Control with the SICONOS/Control toolbox</w:t>
               </w:r>
@@ -16535,222 +16535,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on the stability of cell-to-cell spread models with distributed delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus problems for car following systems with distributed delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Symposium on System Structure and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Iguaçu, Brazil. </w:t>
+              <w:t xml:space="preserve">2007 9th European Control Conference, ECC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, kos, Greece. pp.2158-2165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20071017-3-BR-2923.00100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2007.7068788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293051v1</w:t>
+                <w:t xml:space="preserve">hal-02272378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geometry of pi controllers for SISO systems with input delays</w:t>
+                <w:t xml:space="preserve">Some remarks on the stability of cell-to-cell spread models with distributed delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Workshop on Time Delay Systems TDS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nantes, France. pp.129-134, </w:t>
+              <w:t xml:space="preserve">3rd IFAC Symposium on System Structure and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Iguaçu, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)69275-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20071017-3-BR-2923.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293066v1</w:t>
+                <w:t xml:space="preserve">hal-02293051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Remarks on Delay Effects in Motion Synchronization in Shared Virtual Environments</w:t>
               </w:r>
@@ -16847,131 +16847,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus problems for car following systems with distributed delays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the geometry of pi controllers for SISO systems with input delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 9th European Control Conference, ECC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, kos, Greece. pp.2158-2165, </w:t>
+              <w:t xml:space="preserve">7th IFAC Workshop on Time Delay Systems TDS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France. pp.129-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc.2007.7068788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)69275-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272378v1</w:t>
+                <w:t xml:space="preserve">hal-02293066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further remarks on stability crossing curves for SISO systems controlled by delayed output feedback</w:t>
               </w:r>
@@ -17074,51 +17074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Workshop on Control Application of Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17459,90 +17459,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of singularly perturbed switched linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarbouriech, Sophie and Girard, Antoine and Hetel, Laurentiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Subject to Computational and Communication Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 475, Springer, pp.47-61, 2018, Lecture Notes in Control and Information Sciences, 978-3-319-78448-9. </w:t>
@@ -17606,64 +17606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Seuret and Laurentiu Hetel and Jamal Daafouz and Karl H. Johansson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer International Publishing, pp.217-231, 2016, Advances in Delays and Dynamics, 978-3-319-32371-8. </w:t>
@@ -17714,51 +17714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology preservation for multi-agent networks: design and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Seuret and Laurentiu Hetel and Jamal Daafouz and Karl H. Johansson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer International Publishing, pp.253-269, 2016, Advances in Delays and Dynamics, 978-3-319-32371-8. </w:t>
@@ -17822,64 +17822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucian Busoniu and Levente Tamas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handling uncertainty and networked structure in robot control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Springer International Publishing, pp.313-333, 2015, Studies in Systems, Decision and Control, 978-3-319-26325-0. </w:t>
@@ -17917,103 +17917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smith Predictor-Based Control with Distance Feedback for Haptic Systems Under Distributed Time-Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Liacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-235, 2014, Advances in Delays and Dynamics book series (ADVSDD, volume 2)</w:t>
@@ -18185,51 +18185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18556,51 +18556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couthures" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S Varma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573563" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mrou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2025.100309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S&#226;ntejudean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;. Ungur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herzal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101546" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ceap&#515;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gorski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Busoniu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3571864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea &#536;u&#537;c&#259;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Mihaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Lendek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gogianu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3581494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Adhikari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomphop Veetaseveera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111588" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Oza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Banavar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100263" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3409094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115719" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Alkhorshid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Tognetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Sinha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Srikant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7582" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3404337" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151818" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285433" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Kang K Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3299864" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186620" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285591" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3291421" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3190061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Wen Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2020.3026352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.620770" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3087101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marcorin de Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3035537" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999406" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;s R Calliero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109549" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Kang Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3052868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100899" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mariano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2989077" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Rejeb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108632" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100910" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wei Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4990" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M de Oliveira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953816" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mounthanyvong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919959" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810268v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2840431" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Borzone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Janneteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2847407" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2846185" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.11.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Cesar Bragagnolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.11.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3368" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.93-113" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-015-4107-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904188v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2095315" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.10.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042231" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Gu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671425" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271891v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060670766" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnl032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F26360EED98D2FC002C1A6228E2A8D07E98F30C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Niculescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#515;rescu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bizyaeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Franci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612372v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612349v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongaillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704023v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687259v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Vogler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273197v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04216596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992973" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828266v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Par&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alkhorshid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tognetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838099" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436820v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_21" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183015v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satheeskumar Vineeth Varma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.152" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269995v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815213" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169625v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756900v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745260v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.035" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653183v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264227" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561708v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653084v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653188v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Taki Asghar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francken" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538139v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963115" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580991v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Sabau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jadbabaie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Roy Chowdhury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294002v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379136v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799117" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379126v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226786v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039967" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002266v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840428v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Liacu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulan Niculescu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00072" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756662v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747328v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733793v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747342v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991530" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769579v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100607-3-CZ-4010.00028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769568v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769604v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717635" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194366v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194368v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629039v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738594" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293051v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071017-3-BR-2923.00100" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293066v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69275-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194534v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joono Cheong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwan Oh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69299-1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272378v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2007.7068788" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4777150" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272259v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294066v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01394167v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862551v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333732v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_15" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26327-4_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271313v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329715v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_30" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71988-5_10" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDABBEE0D85BBFF9BC291D93D97946325DE63424/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272310v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612217.ch28" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea &#536;u&#537;c&#259;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Mihaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Lendek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gogianu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3581494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gorski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Busoniu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3571864" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couthures" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S Varma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mrou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2025.100309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S&#226;ntejudean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;. Ungur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herzal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ceap&#515;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Pop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3404337" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Adhikari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomphop Veetaseveera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111588" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Oza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Banavar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3409094" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115719" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Alkhorshid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Tognetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Sinha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Srikant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7582" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151818" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Kang K Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3299864" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186620" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285433" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3291421" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285591" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3190061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Wen Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2020.3026352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.620770" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;s R Calliero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109549" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marcorin de Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3035537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3087101" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Kang Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3052868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mariano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2989077" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100899" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Rejeb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108632" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100910" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wei Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4990" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mounthanyvong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919959" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2846185" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810268v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2840431" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Borzone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Janneteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2847407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.11.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Cesar Bragagnolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.11.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3368" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.93-113" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-015-4107-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.12.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2095315" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.10.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042231" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Gu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671425" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271891v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060670766" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnl032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F26360EED98D2FC002C1A6228E2A8D07E98F30C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Niculescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bizyaeva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Franci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#515;rescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongaillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687259v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Vogler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273197v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04216596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992973" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828266v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Par&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alkhorshid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tognetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838099" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436820v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_21" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183015v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satheeskumar Vineeth Varma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.152" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269995v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815213" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169625v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745260v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742808v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653183v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264227" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561708v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538139v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Taki Asghar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francken" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963115" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580991v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Sabau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jadbabaie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379126v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Roy Chowdhury" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379136v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799117" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076175v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039967" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284897v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062776v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002257v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076173v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783112v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783118v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Liacu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulan Niculescu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00072" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756662v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747328v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733802v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747342v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991530" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717635" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769579v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100607-3-CZ-4010.00028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769568v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194366v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831409v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629039v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738594" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272378v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2007.7068788" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293051v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071017-3-BR-2923.00100" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194534v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joono Cheong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwan Oh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69299-1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293066v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69275-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4777150" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272259v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294066v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01394167v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862551v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333732v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_15" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26327-4_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271313v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329715v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_30" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71988-5_10" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDABBEE0D85BBFF9BC291D93D97946325DE63424/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272310v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612217.ch28" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>