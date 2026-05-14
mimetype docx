--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -131,3163 +131,3163 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Passivity Analysis Tool for Linear Clustered Multi-Agent Systems</w:t>
+                <w:t xml:space="preserve">Hybrid formation control for heterogeneous uncertain linear two-time-scale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Șușcă</w:t>
+                <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Mihaly</w:t>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsófia Lendek</w:t>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Hongyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578037⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.112267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164867v1</w:t>
+                <w:t xml:space="preserve">hal-05095727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based control of the consensus value in unknown graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A game theory analysis of decentralized epidemic management with opinion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3581494⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1137 - 1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164850v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global synchronization of multi-agent systems with nonlinear interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7858⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.354 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989421v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched control strategies in platooning with dwell-time based string stability guaranties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095607v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global synchronization of multi-agent systems with nonlinear interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Couthures</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573563⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (6), pp.3665 - 3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095623v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Lei</w:t>
+                <w:t xml:space="preserve">Globally convergent path-aware optimization with mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ş. Ungur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Radu Herzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946434v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory analysis of decentralized epidemic management with opinion dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">On the impact of cross-country imitation on climate change: A game-theoretical analysis ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Mroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432821⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.100309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2025.100309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664763v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time conewise linear systems with finitely many switches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Multirobot path-aware global optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Ceapȃ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Herzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3512205⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.106495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685586v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid formation control for heterogeneous uncertain linear two-time-scale systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switched control strategies in platooning with dwell-time based string stability guaranties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyi Li</w:t>
+                <w:t xml:space="preserve">Etienne Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 176, pp.112267. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.366 - 371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3571864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095727v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of cross-country imitation on climate change: A game-theoretical analysis ⋆</w:t>
+                <w:t xml:space="preserve">A Passivity Analysis Tool for Linear Clustered Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Mroué</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Mircea Șușcă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Mihaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2025.100309⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3578037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050545v1</w:t>
+                <w:t xml:space="preserve">hal-05164867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally convergent path-aware optimization with mobile robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning-based control of the consensus value in unknown graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Herzal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Florin Gogianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101546⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1093-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3581494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861275v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multirobot path-aware global optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Herzal</w:t>
+                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvin Pop</w:t>
+                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irinel‐constantin Morărescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.106495. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), pp.3484-3495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299339v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity of linear singularly perturbed systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Computationally efficient guaranteed cost control design for homogeneous clustered networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3404337⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.111588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577287v1</w:t>
+                <w:t xml:space="preserve">hal-03594634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient guaranteed cost control design for homogeneous clustered networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+                <w:t xml:space="preserve">Optimal switching for networked control systems with information multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Oza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Banavar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111588⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.100263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2024.100263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594634v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal switching for networked control systems with information multiplexing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ravi Banavar</w:t>
+                <w:t xml:space="preserve">Singularly perturbed k-contractive linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2024.100263⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1144-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3409094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577301v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularly perturbed k-contractive linear systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Saturated control of consensus value under energy and state constraints in multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Alkhorshid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3409094⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 169, pp.111822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602024v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an opinion dynamics model coupled with an external environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 189 (Part 2), pp.115719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated control of consensus value under energy and state constraints in multi-agent systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Set input‐to‐state stability for nonlinear time‐delay systems with disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111822⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (17), pp.11623-11640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675090v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set input‐to‐state stability for nonlinear time‐delay systems with disturbances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
+                <w:t xml:space="preserve">Passivity of linear singularly perturbed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Șușcă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Mihaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (17), pp.11623-11640. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.2105-2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.7582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3404337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675160v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered fixed-time stabilization of two-time-scale linear systems</w:t>
+                <w:t xml:space="preserve">Event-triggered transmission policies for nonlinear control systems over erasure channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Lei</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3151818⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2113-2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579581v1</w:t>
+                <w:t xml:space="preserve">hal-04154617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic planning for control of hybrid-input nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Event-triggered fixed-time stabilization of two-time-scale linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 154, pp.111097. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.1722-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3151818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103780v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-global bounded output regulation of linear two-time-scale systems with input saturation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimistic planning for control of hybrid-input nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Kang K Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Ioana Lal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (11), pp.4560-4569. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.111097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2023.3299864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189761v1</w:t>
+                <w:t xml:space="preserve">hal-04103780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-cooperative resource utilization game between two competing malware</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Semi-global bounded output regulation of linear two-time-scale systems with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Xiao-Kang K Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.67-72. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (11), pp.4560-4569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2023.3299864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708477v1</w:t>
+                <w:t xml:space="preserve">hal-04189761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered transmission policies for nonlinear control systems over erasure channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A non-cooperative resource utilization game between two competing malware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel E Quevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.2113-2118. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154617v1</w:t>
+                <w:t xml:space="preserve">hal-03708477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stackelberg viral marketing design for two competing players</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Near-optimal control of nonlinear systems with hybrid inputs and dwell-time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Lal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.2922-2927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3291421⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.2455-2460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150375v1</w:t>
+                <w:t xml:space="preserve">hal-04154576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-optimal control of nonlinear systems with hybrid inputs and dwell-time constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Stackelberg viral marketing design for two competing players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.2455-2460. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.2922-2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3291421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154576v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (6), pp.3362-3376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3321,77 +3321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed cost for an event-triggered consensus strategy for interconnected two time-scales systems with structured uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Wu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Wen Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3438,77 +3438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time optimal control for a mobile robot with a communication objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.96-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3536,776 +3536,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tradeoff between health and economic impacts of the Covid-19 epidemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network-aware controller design with performance guarantees for linear wireless systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">André Marcorin de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.620770. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (9), pp.4297-4302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.620770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3035537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154840v1</w:t>
+                <w:t xml:space="preserve">hal-03024356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential stability of singularly perturbed systems with mixed impulses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the efficiency of decentralized epidemic management and application to Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101023⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.884-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3087101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154865v1</w:t>
+                <w:t xml:space="preserve">hal-03257751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging dynamics approach for synchronization of linear heterogeneous agents interconnected over switching topologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of the tradeoff between health and economic impacts of the Covid-19 epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.43-48. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.620770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.620770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940901v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization via output feedback for multi-agent singularly perturbed systems with guaranteed cost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential stability of singularly perturbed systems with mixed impulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taís R Calliero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128, pp.109549. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.101023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154852v1</w:t>
+                <w:t xml:space="preserve">hal-03154865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware controller design with performance guarantees for linear wireless systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An emerging dynamics approach for synchronization of linear heterogeneous agents interconnected over switching topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3035537⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024356v1</w:t>
+                <w:t xml:space="preserve">hal-02940901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficiency of decentralized epidemic management and application to Covid-19</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synchronization via output feedback for multi-agent singularly perturbed systems with guaranteed cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taís R Calliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.884-889. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.109549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3087101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257751v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-time synchronization of competitive neural networks with multiple time-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Wu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Kang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,213 +4359,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient time-triggered communication policies for wireless networked control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Optimistic minimax search for noncooperative switched control with or without dwell time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André M de Oliveira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Lal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (10), pp.4324-4331. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.108632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361427v1</w:t>
+                <w:t xml:space="preserve">hal-02390747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid model of opinion dynamics with memory-based connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mariano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4612,90 +4612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time budget allocation policy design for viral marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37, pp.100899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4729,77 +4729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning control for transmission and navigation with a mobile robot under unknown communication rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Codrean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,434 +4857,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic minimax search for noncooperative switched control with or without dwell time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+                <w:t xml:space="preserve">Analysis of opinion dynamics under binary exogenous and endogenous signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+                <w:t xml:space="preserve">Mehdi Ayouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.108632. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.100910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390747v1</w:t>
+                <w:t xml:space="preserve">hal-02978090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of opinion dynamics under binary exogenous and endogenous signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fault-tolerant control of singularly perturbed systems with actuator faults and disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ayouni</w:t>
+                <w:t xml:space="preserve">Zhi-Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38, pp.100910. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.4550-4564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978090v1</w:t>
+                <w:t xml:space="preserve">hal-02545424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant control of singularly perturbed systems with actuator faults and disturbances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Energy-efficient time-triggered communication policies for wireless networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André M de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuehua Huang</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (12), pp.4550-4564. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (10), pp.4324-4331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545424v1</w:t>
+                <w:t xml:space="preserve">hal-02361427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus and influence power approximation in time-varying and directed networks subject to perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5331,90 +5331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized control for guaranteed individual costs in a linear multi-agent system: A satisfaction equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.918-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5448,90 +5448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating marketing resources over social networks: A long-term analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mounthanyvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.1002-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5559,642 +5559,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing resource allocation in duopolies over social networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Open multi-agent systems with discrete states and stochastic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.593-598. </w:t>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.375-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2846185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2840431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814187v1</w:t>
+                <w:t xml:space="preserve">hal-01810268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open multi-agent systems with discrete states and stochastic interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of a general class of singularly perturbed linear hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2840431⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810268v2</w:t>
+                <w:t xml:space="preserve">hal-01653073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a general class of singularly perturbed linear hybrid systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid framework for consensus in directed and asynchronous network of non-holonomic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Borzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Janneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.707-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2847407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653073v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid framework for consensus in directed and asynchronous network of non-holonomic agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Control design with guaranteed cost for synchronization in networks of linear singularly perturbed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Janneteau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.707-712. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2847407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840712v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design with guaranteed cost for synchronization in networks of linear singularly perturbed systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marketing resource allocation in duopolies over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91, pp.89-97. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2846185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653171v1</w:t>
+                <w:t xml:space="preserve">hal-01814187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cut-balance conditions in networks of clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6241,90 +6241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning for optimal control and performance certification in nonlinear systems with controlled or uncontrolled switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78, pp.297-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6352,603 +6352,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive necessary and sufficient condition for the stability of quasi-periodic linear impulsive systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reset strategy for consensus in networks of clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (9), pp.2512-2517. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2496792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379018v1</w:t>
+                <w:t xml:space="preserve">hal-01265038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of a distributed delay on relative stability of diffusely coupled systems, with application to synchronized equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (9), pp.2402-2415. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.1565-1582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096071v2</w:t>
+                <w:t xml:space="preserve">hal-01291678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reset strategy for consensus in networks of clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stratégies événementielles de réinitialisation pour un consensus dans les systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.11.030⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.93-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/JESA.49.93-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265038v1</w:t>
+                <w:t xml:space="preserve">hal-01319072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a distributed delay on relative stability of diffusely coupled systems, with application to synchronized equilibria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Constructive necessary and sufficient condition for the stability of quasi-periodic linear impulsive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3368⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2512-2517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2496792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291678v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies événementielles de réinitialisation pour un consensus dans les systèmes multi-agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (1), pp.93-113. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2402-2415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/JESA.49.93-113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319072v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted pendulum stabilization: Characterization of codimension-three triple zero bifurcation via multiple delayed proportional gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6995,64 +6995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-preserving flocking of nonlinear agents using optimistic planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Theory and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1), pp.70-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7080,425 +7080,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex conditions on decentralized control for graph topology preservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">LMI conditions for topology preservation: applications to multi-agent tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.183-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920914v1</w:t>
+                <w:t xml:space="preserve">hal-01009619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical framework for optimal control of switched input affine nonlinear systems subject to path constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consensus for black-box nonlinear agents using optimistic optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.1201-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904188v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI conditions for topology preservation: applications to multi-agent tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A numerical framework for optimal control of switched input affine nonlinear systems subject to path constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009619v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus for black-box nonlinear agents using optimistic optimization.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Convex conditions on decentralized control for graph topology preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (4), pp.1201-1208. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.1640-1645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2292719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002230v1</w:t>
+                <w:t xml:space="preserve">hal-00920914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on: &amp;quot;Hinf control design for time-delay linear systems: a rational transfer function based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (5), pp.437-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7523,64 +7523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion dynamics with decaying confidence: application to community detection in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (8), pp.1862-1873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7627,51 +7627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On vehicle following control systems with delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woihida Aggoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7709,51 +7709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivity-based switching control of flexible-joint complementarity mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7800,51 +7800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Tracking Control of Multiconstraint Complementarity Lagrangian Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7891,51 +7891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometry of stability crossing curves of PI controllers for SISO systems with I/O delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7986,64 +7986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus problems with distributed delays, with application to traffic flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8090,51 +8090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability crossing curves of shifted gamma-distributed delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability crossing curves of SISO systems controlled by delayed output feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8276,51 +8276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the geometry of stability regions of Smith predictors subject to delay uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8392,51 +8392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old and new in stability analysis of cushing equation A geometric perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8500,1401 +8500,1401 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of an opinion dynamics model coupled with an environmental dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Couthures</w:t>
+                <w:t xml:space="preserve">LMI-based static output feedback control of uncertain multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Alkhorshid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">, IEEE society, Dec 2025, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235438v1</w:t>
+                <w:t xml:space="preserve">hal-05421069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based static output feedback control of uncertain multi-agent systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis of an opinion dynamics model coupled with an environmental dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bizyaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Franci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE society, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421069v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for robust platoons with communication delays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of a continuous opinion and discrete action dynamics model coupled with an external observation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society, Jul 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990215v1</w:t>
+                <w:t xml:space="preserve">hal-04612349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a non-linear opinion dynamics model coupled with an external signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Analysis and Control of Nonlinear Dynamics and Chaos, ACNDC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of cross-country imitation on climate change: A game-theoretical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Mroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence annuelle de la FAERE (French Association of Environmental and Resource Economists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a continuous opinion and discrete action dynamics model coupled with an external observation dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An optimization setup of the decarbonization problem in the transportation sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Vogler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">11th International Conference on Network Games, Control and Optimization, NETGCOOP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612349v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization setup of the decarbonization problem in the transportation sector</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Control design for robust platoons with communication delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Network Games, Control and Optimization, NETGCOOP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Jul 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687259v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic static game model for assessing the impact of climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Une approche par la théorie des jeux du problème du choix des niveaux nationaux d'émissions de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Mroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irinel Constantin Morărescu</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Menton, France</w:t>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273197v1</w:t>
+                <w:t xml:space="preserve">hal-04216596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par la théorie des jeux du problème du choix des niveaux nationaux d'émissions de CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A quadratic static game model for assessing the impact of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Mroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Complex Networks conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216596v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'efficacité de la gestion décentralisée d'une épidémie et application au Covid-19</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A static game model for analyzing country carbon emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Mroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">PGMO days (Programme Gaspard Monge pour l’Optimisation, la recherche opérationnelle et leurs interactions avec les sciences des données) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919830v1</w:t>
+                <w:t xml:space="preserve">hal-03828266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three time scales modeling of the undirected clustered network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude de l'efficacité de la gestion décentralisée d'une épidémie et application au Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754270v1</w:t>
+                <w:t xml:space="preserve">hal-03919830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A static game model for analyzing country carbon emissions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Three time scales modeling of the undirected clustered network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days (Programme Gaspard Monge pour l’Optimisation, la recherche opérationnelle et leurs interactions avec les sciences des données) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.987-992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828266v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple path-aware optimization method for mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Sântejudean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9922,511 +9922,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and On/Off Lockdown Control for Time-Varying SIS Epidemics with a Shared Resource</w:t>
+                <w:t xml:space="preserve">A bilinear systems approach with input saturation to control the agreement value of multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebin Gracy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Daniel Alkhorshid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Paré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Control Conference, ECC'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626377v1</w:t>
+                <w:t xml:space="preserve">hal-03626388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bilinear systems approach with input saturation to control the agreement value of multi-agent systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and On/Off Lockdown Control for Time-Varying SIS Epidemics with a Shared Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Tognetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Paré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Control Conference, ECC'2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londre, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626388v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic game formulation for control of opinion dynamics over social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
+                <w:t xml:space="preserve">Optimistic planning for near-optimal control of nonlinear systems with hybrid inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Lal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cargèse, France</w:t>
+              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365817v1</w:t>
+                <w:t xml:space="preserve">hal-03453572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic planning for near-optimal control of nonlinear systems with hybrid inputs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+                <w:t xml:space="preserve">A dynamic game formulation for control of opinion dynamics over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453572v1</w:t>
+                <w:t xml:space="preserve">hal-03365817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed gradient methods to reach a Nash equilibrium in potential games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10451,90 +10451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal campaign strategy for social media marketing with a contrarian population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10568,90 +10568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation control using optimal time multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Oza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Banavar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10676,90 +10676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI-based output feedback control of singularly perturbed systems with guaranteed cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo S Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taís R Calliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10784,90 +10784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-based transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10892,103 +10892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche hybride pour le consensus pour les réseaux dirigés et asynchrones d'agents non-holonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Borzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Borzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Michael Boc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Janneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11013,77 +11013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande LQR décentralisée garantissant un coût individuel pour un système multi-agent: approche par un équilibre de satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satheeskumar Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11108,77 +11108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-optimal control of nonlinear systems with simultaneous controlled and random switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Conference on Intelligent Control and Automation Sciences, ICONS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Belfast, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11212,90 +11212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based control for a communicating mobile robot under unknown rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Philadelphia, PA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11329,103 +11329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid formalism for consensus of a general class of multi-agent systems with biased measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Borzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Borzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Michael Boc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Janneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Control Conference, ECC'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11444,1047 +11444,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid framework for consensus in fleets of non-holonomic robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Borzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Janneteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756831v1</w:t>
+                <w:t xml:space="preserve">hal-01756900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid framework for consensus in fleets of non-holonomic robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Space-time budget allocation for marketing over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Janneteau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756900v1</w:t>
+                <w:t xml:space="preserve">hal-01745260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time budget allocation for marketing over social networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745260v2</w:t>
+                <w:t xml:space="preserve">hal-01756892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Opinion dynamics aware marketing strategies in duopolies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3859-3864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756892v1</w:t>
+                <w:t xml:space="preserve">hal-01653183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-aware design of state-feedback controllers for linear wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André M de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems ADHS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics aware marketing strategies in duopolies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653183v2</w:t>
+                <w:t xml:space="preserve">hal-01756831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling stochastic dynamics of agents with multi-leveled opinions and binary actions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guaranteed cost control design for synchronization in networks of linear singularly perturbed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561708v1</w:t>
+                <w:t xml:space="preserve">hal-01653078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus value estimates in time-varying and directed networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling stochastic dynamics of agents with multi-leveled opinions and binary actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653084v1</w:t>
+                <w:t xml:space="preserve">hal-01561708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed cost control design for synchronization in networks of linear singularly perturbed systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consensus value estimates in time-varying and directed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653078v1</w:t>
+                <w:t xml:space="preserve">hal-01653084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-optimal control of nonlinear switched systems with non-cooperative switching rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12522,64 +12522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed cost control design for descriptor systems with time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Taki Asghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12630,90 +12630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic maximum allowable transmission intervals for the stability of linear wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12732,1302 +12732,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of O(ε) dwell-time graph for stability of singularly perturbed hybrid linear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Decentralized guaranteed cost control for synchronization in networks of linear singularly perturbed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference, ENOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538604v1</w:t>
+                <w:t xml:space="preserve">hal-01580992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized guaranteed cost control for synchronization in networks of linear singularly perturbed systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decoupled–dynamics distributed control for strings of nonlinear autonomous agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jadbabaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference, ENOC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580992v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled–dynamics distributed control for strings of nonlinear autonomous agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of O(ε) dwell-time graph for stability of singularly perturbed hybrid linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Jadbabaie</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/acc.2017.7963115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580991v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem cold rolling mill modeling for multi-variable control synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Time scale modeling for consensus in sparse directed networks with time-varying topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Francken</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393445v1</w:t>
+                <w:t xml:space="preserve">hal-01379076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis for systems with asynchronous sensors and actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Continuous opinions and discrete actions in social networks: a multi-agent system approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjan Roy Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379126v1</w:t>
+                <w:t xml:space="preserve">hal-01379064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization in networks of linear singularly perturbed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale modeling for consensus in sparse directed networks with time-varying topologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of singularly perturbed switched and impulsive linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7799117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379076v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous opinions and discrete actions in social networks: a multi-agent system approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability analysis for systems with asynchronous sensors and actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sukumar Srikant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
+              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379064v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of singularly perturbed switched and impulsive linear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tandem cold rolling mill modeling for multi-variable control synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Taki Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2016.7799117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01379136v1</w:t>
+                <w:t xml:space="preserve">hal-01393445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stratégies événementielles de réinitialisation pour un consensus dans les systèmes multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076175v1</w:t>
+                <w:t xml:space="preserve">hal-01226786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies événementielles de réinitialisation pour un consensus dans les systèmes multi-agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-agent systems with decaying confidence and commensurate time-delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+              <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226786v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent systems with decaying confidence and commensurate time-delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coordination in networks of linear impulsive agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.3713-3718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284897v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event triggering strategies for consensus in clustered networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Control Conference, ECC'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14046,856 +14046,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverted pendulum stabilization via a Pyragas-type controller: revisiting the triple zero singularity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LMI sufficient conditions for the consensus of linear agents with nearly-periodic resets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062776v1</w:t>
+                <w:t xml:space="preserve">hal-01002257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI sufficient conditions for the consensus of linear agents with nearly-periodic resets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Set theory conditions for stability of linear impulsive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002257v1</w:t>
+                <w:t xml:space="preserve">hal-01076173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set theory conditions for stability of linear impulsive systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of reset strategy for consensus in networks with cluster pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">8th European Nonlinear Dynamics Conference, ENOC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076173v1</w:t>
+                <w:t xml:space="preserve">hal-01002266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of reset strategy for consensus in networks with cluster pattern</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inverted pendulum stabilization via a Pyragas-type controller: revisiting the triple zero singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Riedinger</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Nonlinear Dynamics Conference, ENOC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002266v1</w:t>
+                <w:t xml:space="preserve">hal-01062776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of coupled nonlinear oscillatiors with gamma-distributed delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A general approach for consensus using optimistic planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783112v1</w:t>
+                <w:t xml:space="preserve">hal-00783118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach for consensus using optimistic planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Consensus for agents with general dynamics using optimistic optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783118v1</w:t>
+                <w:t xml:space="preserve">hal-00854424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus for agents with general dynamics using optimistic optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Some remarks on Smith predictor-based control with distance feedback for a 3-DOF haptic system with distributed delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Liacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulan Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Joint conference 5th Symposium on System Structure and Control, 11th Workshop on Time-Delay Systems, 6th Workshop on Fractional Differentiation and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.214-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4031.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854424v1</w:t>
+                <w:t xml:space="preserve">cea-01840428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on Smith predictor-based control with distance feedback for a 3-DOF haptic system with distributed delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synchronization of coupled nonlinear oscillatiors with gamma-distributed delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Joint conference 5th Symposium on System Structure and Control, 11th Workshop on Time-Delay Systems, 6th Workshop on Fractional Differentiation and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-4031.00072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01840428v1</w:t>
+                <w:t xml:space="preserve">hal-00783112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical framework for optimal control of switched affine systems with state constraint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Conference on Analysis and Design of Hybrid Systems (ADHS 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. pp.141-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14929,103 +14929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Haptic System using Smith Predictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Liacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Taiwan, China. pp.CD-Rom</w:t>
@@ -15054,64 +15054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set theory based condition in LMI form for network topology preservation for decentralized control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15136,64 +15136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension reduction for large-scale networked systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15218,103 +15218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportional-Derivative (PD) Controllers for Haptics subject to Distributed Time-Delays: A geometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Liacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Jeju, South Korea. pp.CD-Rom</w:t>
@@ -15343,51 +15343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highway traffic model-based density estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15425,103 +15425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on the fragility of Smith predictors used in haptics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Liacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Control, Automation and Systems, ICCAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Gyeonggi-do, South Korea. pp.CDROM</w:t>
@@ -15550,51 +15550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability crossing boundaries and fragility characterization of PID controllers for SISO systems with I/O Delays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Fernando Méndez Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15661,343 +15661,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus with constrained convergence rate: Agreement in communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consensus with constrained convergence rate and time-delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.6311-6316, </w:t>
+              <w:t xml:space="preserve">IFAC TDS 2010 - 9th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.150-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100607-3-CZ-4010.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769604v1</w:t>
+                <w:t xml:space="preserve">hal-00769579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus with constrained convergence rate and time-delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A model of opinion dynamics for community detection in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC TDS 2010 - 9th IFAC Workshop on Time Delay Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.150-155, </w:t>
+              <w:t xml:space="preserve">NecSys'10 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.251-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100607-3-CZ-4010.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769579v1</w:t>
+                <w:t xml:space="preserve">hal-00769568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of opinion dynamics for community detection in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consensus with constrained convergence rate: Agreement in communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NecSys'10 - 2nd IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Annecy, France. pp.251-256, </w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, GA, United States. pp.6311-6316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100913-2-FR-4014.00001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769568v1</w:t>
+                <w:t xml:space="preserve">hal-00769604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Crossing Curves of Linear Systems with Shifted Fractional γ–Distributed Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Fioravanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16064,342 +16064,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fragility of PI Controllers for Time-Delay SISO Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Fernando Méndez Barrios</w:t>
+                <w:t xml:space="preserve">Some remarks on the delay effects on the stability of biochemical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194366v1</w:t>
+                <w:t xml:space="preserve">hal-02194368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking control of nonsmooth Lagrangian systems with time constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Fragility of PI Controllers for Time-Delay SISO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Fernando Méndez Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2008 - 6th Euromech Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831409v1</w:t>
+                <w:t xml:space="preserve">hal-02194366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on the delay effects on the stability of biochemical networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tracking control of nonsmooth Lagrangian systems with time constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">ENOC 2008 - 6th Euromech Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194368v1</w:t>
+                <w:t xml:space="preserve">hal-00831409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of Nonsmooth Systems and Switching Control with the SICONOS/Control toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pérignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16450,51 +16450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivity-based tracking control of multiconstraint complementarity Lagrangian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16535,222 +16535,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus problems for car following systems with distributed delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Some remarks on the stability of cell-to-cell spread models with distributed delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 9th European Control Conference, ECC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, kos, Greece. pp.2158-2165, </w:t>
+              <w:t xml:space="preserve">3rd IFAC Symposium on System Structure and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Iguaçu, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc.2007.7068788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20071017-3-BR-2923.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272378v1</w:t>
+                <w:t xml:space="preserve">hal-02293051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on the stability of cell-to-cell spread models with distributed delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the geometry of pi controllers for SISO systems with input delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Symposium on System Structure and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Iguaçu, Brazil. </w:t>
+              <w:t xml:space="preserve">7th IFAC Workshop on Time Delay Systems TDS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France. pp.129-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20071017-3-BR-2923.00100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)69275-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293051v1</w:t>
+                <w:t xml:space="preserve">hal-02293066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Remarks on Delay Effects in Motion Synchronization in Shared Virtual Environments</w:t>
               </w:r>
@@ -16775,51 +16775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghwan Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nantes, France. pp.268-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16847,161 +16847,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geometry of pi controllers for SISO systems with input delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consensus problems for car following systems with distributed delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Workshop on Time Delay Systems TDS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nantes, France. pp.129-134, </w:t>
+              <w:t xml:space="preserve">2007 9th European Control Conference, ECC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, kos, Greece. pp.2158-2165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)69275-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2007.7068788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293066v1</w:t>
+                <w:t xml:space="preserve">hal-02272378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further remarks on stability crossing curves for SISO systems controlled by delayed output feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17042,247 +17042,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic stability of some distributed delay systems: an algebraic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Some remarks on Smith predictors A geometric point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wim Michiels</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Control Application of Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, cachan, France</w:t>
+              <w:t xml:space="preserve">6th IFAC Workshop on Time Delay Systems, TDS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, L'Aquila, Italy. pp.264-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272259v1</w:t>
+                <w:t xml:space="preserve">hal-02294066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on Smith predictors A geometric point of view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymptotic stability of some distributed delay systems: an algebraic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Keqin Gu</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Workshop on Time Delay Systems, TDS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, L'Aquila, Italy. pp.264-269</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Control Application of Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294066v1</w:t>
+                <w:t xml:space="preserve">hal-02272259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the stability crossing curves of linear systems with distributed delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17365,51 +17365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity and Clustering in multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic Control Engineering. Universite de Lorraine, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17459,90 +17459,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of singularly perturbed switched linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarbouriech, Sophie and Girard, Antoine and Hetel, Laurentiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Subject to Computational and Communication Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 475, Springer, pp.47-61, 2018, Lecture Notes in Control and Information Sciences, 978-3-319-78448-9. </w:t>
@@ -17593,77 +17593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of reset strategy for consensus in networks with cluster pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Seuret and Laurentiu Hetel and Jamal Daafouz and Karl H. Johansson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer International Publishing, pp.217-231, 2016, Advances in Delays and Dynamics, 978-3-319-32371-8. </w:t>
@@ -17701,64 +17701,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology preservation for multi-agent networks: design and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Seuret and Laurentiu Hetel and Jamal Daafouz and Karl H. Johansson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Networked Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer International Publishing, pp.253-269, 2016, Advances in Delays and Dynamics, 978-3-319-32371-8. </w:t>
@@ -17809,77 +17809,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized formation control in fleets of nonholonomic robots with clustered pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Cesar Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucian Busoniu and Levente Tamas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handling uncertainty and networked structure in robot control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Springer International Publishing, pp.313-333, 2015, Studies in Systems, Decision and Control, 978-3-319-26325-0. </w:t>
@@ -17917,103 +17917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smith Predictor-Based Control with Distance Feedback for Haptic Systems Under Distributed Time-Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Liacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-235, 2014, Advances in Delays and Dynamics book series (ADVSDD, volume 2)</w:t>
@@ -18081,51 +18081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonghwan Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 388, Springer, pp.359-369, 2009, Lecture Notes in Control and Information Sciences, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18172,64 +18172,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric ideas in the stability analysis of delay models in biosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keqin Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18292,51 +18292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Remarks on Stability Crossing Curves of Distributed Delay Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18556,51 +18556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea &#536;u&#537;c&#259;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Mihaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Lendek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164850v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gogianu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3581494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gorski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Busoniu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3571864" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couthures" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S Varma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mrou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2025.100309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S&#226;ntejudean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;. Ungur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herzal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299339v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ceap&#515;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Pop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3404337" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Adhikari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomphop Veetaseveera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111588" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Oza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Banavar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3409094" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115719" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Alkhorshid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Tognetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111822" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Sinha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Srikant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7582" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151818" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Kang K Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3299864" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186620" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285433" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3291421" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285591" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3190061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Wen Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2020.3026352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.620770" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;s R Calliero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109549" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marcorin de Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3035537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3087101" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Kang Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3052868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M de Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mariano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2989077" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100899" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390747v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Rejeb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108632" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100910" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wei Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4990" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mounthanyvong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919959" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2846185" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810268v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2840431" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Borzone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Janneteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2847407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.11.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Cesar Bragagnolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.11.030" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3368" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.93-113" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-015-4107-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.12.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2095315" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.10.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042231" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Gu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671425" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271891v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060670766" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnl032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F26360EED98D2FC002C1A6228E2A8D07E98F30C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Niculescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bizyaeva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Franci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#515;rescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612372v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongaillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687259v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Vogler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273197v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04216596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992973" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828266v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Par&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alkhorshid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tognetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838099" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436820v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_21" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183015v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satheeskumar Vineeth Varma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.152" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269995v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815213" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169625v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745260v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742808v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653183v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264227" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561708v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653084v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538139v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Taki Asghar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francken" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538604v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963115" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580991v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Sabau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jadbabaie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393445v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379126v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294002v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Roy Chowdhury" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379136v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799117" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076175v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039967" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284897v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062776v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002257v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076173v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783112v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783118v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Liacu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulan Niculescu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00072" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756662v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747328v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733802v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747342v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991530" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769604v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717635" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769579v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100607-3-CZ-4010.00028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769568v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194366v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831409v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629039v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738594" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272378v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2007.7068788" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293051v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071017-3-BR-2923.00100" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194534v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joono Cheong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwan Oh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69299-1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293066v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69275-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4777150" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272259v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294066v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01394167v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862551v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333732v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_15" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26327-4_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271313v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329715v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_30" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71988-5_10" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDABBEE0D85BBFF9BC291D93D97946325DE63424/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272310v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612217.ch28" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112267" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432821" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couthures" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S Varma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573563" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685586v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3512205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S&#226;ntejudean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;. Ungur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herzal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101546" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mrou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2025.100309" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ceap&#515;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106495" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gorski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Busoniu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3571864" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea &#536;u&#537;c&#259;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Mihaly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Lendek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3578037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Gogianu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3581494" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Adhikari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomphop Veetaseveera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111588" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Oza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Banavar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100263" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3409094" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Alkhorshid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Tognetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Sinha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Srikant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7582" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3404337" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Kang K Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3299864" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186620" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285591" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3291421" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3190061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Wen Xiao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2020.3026352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marcorin de Oliveira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3035537" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3087101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.620770" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999406" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;s R Calliero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109549" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Kang Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3052868" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Ben Rejeb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108632" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mariano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2989077" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100899" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100910" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wei Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4990" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M de Oliveira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953816" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4564" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919425" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mounthanyvong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919959" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810268v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2840431" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Borzone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Janneteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2847407" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.01.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2846185" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.11.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580984v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Cesar Bragagnolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.12.027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.11.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3368" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.93-113" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379018v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2496792" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096071v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492058" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-015-4107-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.02.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904188v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2292719" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2095315" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.10.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2042231" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Gu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671425" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271891v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060670766" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnl032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F26360EED98D2FC002C1A6228E2A8D07E98F30C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Niculescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#515;rescu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bizyaeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Franci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612349v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongaillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704023v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687259v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Vogler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaude" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04216596v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828266v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03754270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992973" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alkhorshid" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tognetti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838099" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Par&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365817v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436820v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365824v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_21" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935667v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169645v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183015v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satheeskumar Vineeth Varma" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.152" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269995v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815213" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169625v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756900v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745260v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.036" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653183v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264227" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742808v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653078v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653084v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538139v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Taki Asghar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francken" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580992v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580991v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Sabau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jadbabaie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538604v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963115" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Roy Chowdhury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294002v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379136v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7799117" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379126v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393445v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226786v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076175v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039967" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002266v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840428v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Liacu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulan Niculescu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-4031.00072" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756662v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00023" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747328v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733802v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00747342v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2011.5991530" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769579v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100607-3-CZ-4010.00028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769568v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100913-2-FR-4014.00001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769604v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717635" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fioravanti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090901-3-RO-4009.00027" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194366v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629039v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738594" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293051v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071017-3-BR-2923.00100" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293066v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69275-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194534v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joono Cheong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghwan Oh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69299-1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272378v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2007.7068788" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195824v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4777150" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294066v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272259v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01394167v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862551v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78449-6_3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333720v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333732v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_15" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26327-4_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271313v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329715v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02897-7_30" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71988-5_10" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDABBEE0D85BBFF9BC291D93D97946325DE63424/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272310v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612217.ch28" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>