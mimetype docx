--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -2801,265 +2801,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain breakage under uniaxial compression, through 3D DEM modelling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of force chains in granular materials: from statics to dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nho Gia Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (7-8), pp.874-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1194332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726730v1</w:t>
+                <w:t xml:space="preserve">hal-01802804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of force chains in granular materials: from statics to dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grain breakage under uniaxial compression, through 3D DEM modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (7-8), pp.874-895. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1194332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802804v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain breakage under uniaxial compression using a three-dimensional discrete element method</w:t>
               </w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106 (2), pp.83-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3408,51 +3408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliass Zafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 122, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3511,77 +3511,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic energy and collapse of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (5), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3628,51 +3628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional analysis of hydraulic effect on unsaturated slope stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahib Arairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,291 +3843,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of bentonite polymer for bottom liner use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barast</w:t>
+                <w:t xml:space="preserve">2D numerical investigation of segmental tunnel lining under seismic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-A. Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oreste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.66-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2015.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839080v1</w:t>
+                <w:t xml:space="preserve">hal-02019613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D numerical investigation of segmental tunnel lining under seismic loading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Djeran-Maigre</w:t>
+                <w:t xml:space="preserve">Characterisation of bentonite polymer for bottom liner use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, pp.66-76. </w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2015.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019613v1</w:t>
+                <w:t xml:space="preserve">hal-01839080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of effective stress in three-dimensional hydro-mechanical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahib Arairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,51 +4226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 342 (9), pp.539 - 557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4645,51 +4645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new insight into modelling the behaviour of unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahib Arairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10027,51 +10027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Souwaissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trottin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2023.105111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Tyri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Quoc Huy Ly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kuznetsov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00860-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.01.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1506826" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7230-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuznetsov Sergey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/365/4/042062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barast" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Nicholson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194332" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0737-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V386BZG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRVCVK8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien T. Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0609-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00099" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oreste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djeran-Maigre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.09.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00095" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.01.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.01.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Bo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limam Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeran-Maigre Irini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.02.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01293274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madeo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Djeran-Maigre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silvani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CT5D5JW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2151" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670758CD79553F0F841151B8834B4BF84CE13B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ103080" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse-Ribay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabrillac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gouvenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grunberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Valogiannis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Zghondi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulang&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=BQH. Ly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Trottin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889577v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nader" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15004-30" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arairo Wahib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Benhamida" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04176333v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ast&#233;rios Valogiannis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04176334v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171786v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kuznetsov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Souwaissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trottin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2023.105111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100136" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Tyri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Quoc Huy Ly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijia Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kuznetsov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.59" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00860-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.01.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1506826" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7230-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuznetsov Sergey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/365/4/042062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barast" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Nicholson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nho Gia Hien Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1194332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0737-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V386BZG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRVCVK8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien T. Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0609-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Arairo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00099" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-A. Do" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oreste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djeran-Maigre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.09.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.01.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839080v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00095" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.01.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Bo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limam Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeran-Maigre Irini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.02.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01293274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Madeo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Djeran-Maigre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Silvani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CT5D5JW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2151" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670758CD79553F0F841151B8834B4BF84CE13B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ103080" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019092v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse-Ribay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabrillac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gouvenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grunberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asterios Valogiannis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Zghondi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulang&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=BQH. Ly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Trottin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889577v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nader" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15004-30" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arairo Wahib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chalon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Benhamida" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04176333v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ast&#233;rios Valogiannis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04176334v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171786v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Kuznetsov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>